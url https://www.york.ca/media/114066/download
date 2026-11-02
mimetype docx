--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -40,52 +40,55 @@
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pricing Tables</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00E13BC5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E85585" w14:textId="5A142159" w:rsidR="00151600" w:rsidRPr="00BC0E60" w:rsidRDefault="00E45EA3" w:rsidP="00151600">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45EA3">
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -105,56 +108,56 @@
       <w:r w:rsidRPr="00E45EA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Electrical Items</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10563" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1084"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1256"/>
+        <w:gridCol w:w="1072"/>
+        <w:gridCol w:w="2891"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1190"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="1243"/>
       </w:tblGrid>
       <w:tr w:rsidR="00517595" w14:paraId="439F2122" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="172593CE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="00BC0E60" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Item #</w:t>
             </w:r>
@@ -182,55 +185,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08BD0272" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="00BC0E60" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="1"/>
             <w:r w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Unit of Measurement</w:t>
             </w:r>
             <w:commentRangeEnd w:id="1"/>
-            <w:r w:rsidR="00E13BC5">
+            <w:r w:rsidR="00E13BC5" w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56137F98" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001348F">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Estimated Quantity</w:t>
             </w:r>
@@ -266,3394 +272,3266 @@
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="2671FA08" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AC6E29A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AF01233" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 25 mm Diameter Rigid PVC Conduit by Open Cut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76F709B6" w14:textId="1D3DC569" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7E3C8D7D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3C8D7D" w14:textId="4B690C2C" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="740CF6B5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30617929" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4D48A49C" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7D91BA1A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A9D764C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 38 mm Diameter Rigid PVC Conduit by Open Cut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65D02F61" w14:textId="416243A5" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EB67A0C" w14:textId="73368F41" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A24BDE6" w14:textId="0E95D96E" w:rsidR="00151600" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39750815" w14:textId="7952B8CE" w:rsidR="00227C95" w:rsidRPr="0059781F" w:rsidRDefault="00227C95" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59C3F2DB" w14:textId="39CA01C7" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="44A58661" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="76DFC178" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="010E1FC5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 50 mm Diameter Rigid PVC Conduit by Open Cut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15E56FC2" w14:textId="257E409A" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DFD18E2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11B045F2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32781AB6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="19E6C395" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D2119A9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19E21F18" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 75 mm Diameter Rigid PVC Conduit by Open Cut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12CFA620" w14:textId="068F8182" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4324DB43" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77FC77AC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B87F5A0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="39E32882" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="44E9F768" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EC5272C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 100 mm Diameter Rigid PVC Conduit by Open Cut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C7CAD62" w14:textId="4A04B19A" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66145FBE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36A9DF61" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DEB6089" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4B5069F6" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A95DAAB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41F2AAFC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 100 mm Diameter Coilable High Density Polyethylene Conduit by Directional Bore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15966FB9" w14:textId="12EDD257" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4748CE72" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F24B4C5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E37BCBC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="291EEEB7" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66FDF142" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="371D6A96" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Extend Existing Concrete Encased Duct Bank by Open Cut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E8ECEC3" w14:textId="4616ABBB" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="00762D49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>etres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479EF99D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38DACFBB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D600EA7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5C2E4411" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22B8B85A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23850E51" w14:textId="7299D488" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Rigid PVC Conduit for Mounting on Wood</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>/Concrete</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4283070D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37B25E75" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50DE7516" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="013EAAE2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="3F2C6FC3" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="75F62135" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E64DC2C" w14:textId="6CA08A33" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Install 300 mm Diameter Concrete Handwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E5F6FCD" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E511A5D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="786D243E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E146326" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="246C0F9E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="26C86635" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7105B4FA" w14:textId="65E2BABD" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Install 450 mm Diameter Concrete Handwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02FCBDBB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3507596B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75FE3756" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="349DCA71" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="73C22E19" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="609FED93" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7269FDAF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install 675 mm Diameter Precast Concrete Handwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6736283F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23B2D487" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E8FF824" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="142F404B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="529609C0" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B6F5F67" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AABE907" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adjust Existing 450 mm Diameter Concrete Handwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3017A010" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15645CA8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46436083" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21DA665F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="79087349" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6100F047" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C0EB259" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Break into Existing Conduit and Supply and Install 450 mm Diameter Concrete Handwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ADD0960" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CBD8A41" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E6DCC69" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1547A819" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="6B6A1980" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="543BBE2A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12FB3AD6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Relocate Electrical Maintenance Hole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B0CD498" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4644B58B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54F565AB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="654A3898" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="09E6FB40" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="60612E1F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0B334763" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Adjust Existing Electrical Maintenance Hole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="49465890" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2AC05D9C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="30D40696" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="510D64F5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="63605241" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7D417D78" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>E111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="02A22073" w14:textId="1DF15039" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Breakdown and Abandon Existing MTO Maintenance Hole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20C39660" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A6C9601" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="02C36687" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D410B6F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="360E310B" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02B2E6A9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24479300" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct 300 mm Diameter Concrete Pole Base with Anchorage Assembly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68DF23EB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5371D2B3" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50ACFF2F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17C685F8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="017E57D9" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="597C4471" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F5A8DE7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct 600 mm Diameter Concrete Pole Base with Anchorage Assembly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20028B25" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA0D513" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="611AEA14" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6092F999" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="367A7E95" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66FCDD92" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DCD1DA8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct 762 mm Diameter Concrete Pole Base with Anchorage Assembly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F77F64" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01DECC24" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B4A2604" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46A15659" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="7263B92C" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1456E356" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="645C1F79" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Frangible Base</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D305EDE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B4326F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32FF8040" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EE7EC5F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="33E49BCF" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76C3C3D1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F3C2C6D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct Cut-Out for Future Traffic Signal Pole in Median Island</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5281230B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F2A47D8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5413040E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="788F7E13" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="1DAD9729" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="643A263E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="25DA14C2" w14:textId="0EE3CBF5" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 1.5 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3667,169 +3545,163 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pedestrian Pushbutton Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3A5B1019" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="52855CB5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="61426C7C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4C48BDFE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="6261ABB5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="278CCA3A" w14:textId="6CECEB18" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F36CDBD" w14:textId="54142103" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 3.7 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
@@ -3844,172 +3716,166 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Octagonal Steel Pedestrian Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="547FAE1D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4147824D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F5E8FCC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19BF7E6C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4A763342" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58051A9D" w14:textId="5803E351" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56DAED66" w14:textId="234353F9" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 6.1 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4023,168 +3889,162 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Octagonal Steel Traffic Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="27D23F44" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="47D1EC0B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5B5941C1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A3C6833" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="6DBDB5B9" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="339956CD" w14:textId="28346DF9" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1CA3B890" w14:textId="68F92FCD" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 7.3 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4198,168 +4058,162 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Octagonal Steel Traffic Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4FEC27BB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="31BD0C59" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C8F7CE3" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="67B6E009" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5B2CF540" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="21F16F19" w14:textId="7E6BB13C" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="463FD358" w14:textId="3AABBC17" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 9.1 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4373,168 +4227,162 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Octagonal Steel Combination Traffic Signal/Luminaire Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="199BB8D4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="060E5909" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6F7A74B3" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="47DBED57" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="79EDA207" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="66C97F80" w14:textId="047B4B74" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5B2D36E0" w14:textId="695B986B" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 10.7 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4548,168 +4396,162 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Octagonal Steel Combination Traffic Signal/Luminaire Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="709F265C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="248F8259" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="30884B9A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="77C9206B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="79D56D53" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C6DDBCF" w14:textId="090A4FF9" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0D965205" w14:textId="79F32772" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 12.2 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4723,168 +4565,162 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Octagonal Steel Luminaire Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5AD537AC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="40C5A19E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78D605F5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="45AF86DC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="3650AA52" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0BD00D54" w14:textId="6BAACB16" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="479C12E0" w14:textId="003D33CF" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 3.8 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4898,170 +4734,164 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sectional Steel Pedestrian Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="498D0087" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="415A1D20" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="391C258C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07D94C4C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="78A8A034" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4FA2D3CB" w14:textId="123DFDB6" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="34A401F1" w14:textId="46F9352F" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 7.0 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5075,170 +4905,164 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sectional Steel Traffic Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="12EB434F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6681EF7C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21CD5452" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D289352" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="651E0284" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7816EEE9" w14:textId="6F3AE630" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="22D862F2" w14:textId="617A33A0" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 8.71 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5252,172 +5076,166 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sectional Steel Combination Traffic Signal/Luminaire Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6258B2F5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FD6410F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="598AD768" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E768D78" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4B9F36BD" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4B537E8F" w14:textId="419DACAF" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5D2B1069" w14:textId="281B6A67" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install 10.5 </w:t>
             </w:r>
             <w:r w:rsidR="00BB5488">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5431,623 +5249,599 @@
             <w:r w:rsidR="00BB5488" w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Sectional Steel Combination Traffic Signal/Luminaire Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58216B87" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1526FCA7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13B747A5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="79444886" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="44D94668" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3603C674" w14:textId="58F6891E" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>E207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49E12928" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Wood Traffic Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DF4B547" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FDB4527" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69F8B345" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05025090" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4AA700D1" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E6ED00F" w14:textId="04F7320C" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C30A5D7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Install Wood Traffic Signal Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51571381" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14941302" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FA9F0B9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05849724" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="6CEDD9A5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D7295F" w14:textId="1A47AA4A" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="705AD403" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Temporary Traffic Signal Stand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67846143" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C943003" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C02D9C7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54697657" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="26F18232" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BC37A4F" w14:textId="4A5C87A3" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15383425" w14:textId="5984C1F8" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Relocate Existing </w:t>
             </w:r>
             <w:r w:rsidR="00912813">
               <w:rPr>
@@ -6072,3981 +5866,3844 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ith All Existing Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28352445" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19BD20B8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="079CE86C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="298D25D7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4DD241EB" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1A1C90E2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="54EEE3F9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>luminum Traffic Signal Mast Arm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6BACB84C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5C272A94" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="65994A0D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="44BAD034" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="05BB1837" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1637A4D9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FBBCF74" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Vertical Brackets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13127EF1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479CA94F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="601819A8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="179D39B2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="769365F1" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="759CB272" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1776AFA9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Highway Type LED Traffic Signal Head Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F3D9DC4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39DA4AF6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="067A8248" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24E4BF80" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="0F5501A8" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FBAC398" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AEE4735" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Highway Type LED Traffic Signal Head (all 300 mm lenses) Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="722E7D70" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C8F32EF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA207C4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F10B74F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5C21BDB6" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B2D4719" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="230D6559" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Special Type No. 2 LED Traffic Signal Head Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53F5C3F3" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="166B1919" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25AE8310" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32E6D262" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="22B480FA" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1577CD3B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3009094E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Special Type No. 9 LED Traffic Signal Head Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65B6CA01" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30706BF2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63E9E5C0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F1FD17E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="3F6A4F36" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="01C4C520" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74CB08FB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Special Type No. 9A LED Traffic Signal Head (all 300 mm lenses) Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C247368" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D6C2EAE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A479125" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7697FA4D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="756EF372" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C6DB28A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="476755DD" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Special Type No. 10 LED Traffic Signal Head Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6255D154" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="114C7FC0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ECDA25F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71DAE422" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="79268F1D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C7E496F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53D40C40" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Yellow/Grey Backed Special Type No. 10A LED Traffic Signal Head Reflectorized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08E6E6CB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D30B0AC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF66F6D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C1DAA99" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="09F5A33D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="574D3C14" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49069E83" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Black Standard Type LED Traffic Signal Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DFBD9DD" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61E1B7B1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B50FB49" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CC4EE45" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="3AE4AD7C" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F840A4B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778B9C62" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Traffic Signal Head Suspension Clamps (Top and Bottom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41FB6432" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="643FB119" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A79EB3D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3242773A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="7DF1F2F4" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71E03779" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41BD1D76" w14:textId="61532833" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Two</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-Way Plumbizer Mast Arm Bracket</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F1FFF21" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="598B3E7F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DE9801A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11E449DA" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="175440A5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="460274C6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6746ACC4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Universal Bracket</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D5EB711" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55A1D52D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C7BFC8F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B94D249" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5F77F2D0" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1640B2D1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B18AA3B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Adjustable Plumbizer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C477D04" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D93C54A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="190482A0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D13E653" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4F5819B6" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17AB0EA6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="185DBE2A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install LED Countdown Display Pedestrian Signal Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F550C26" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CC0052A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D9303A9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C003759" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="56BE172E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01DF46CB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DAB8DE5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct Concrete Pad for Base Mounted Controller</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="696F7437" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73CA53A5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33F7CFD6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44ED17FD" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="29230A20" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="558C2A7C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D46AAAA" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct Temporary Wood Traffic Signal Controller Pad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B0E30E0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A75B142" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="601DE713" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7636A348" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="3F64B5F5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="404848F7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:commentRangeStart w:id="2"/>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E403</w:t>
             </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidR="007732C7" w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3023EF51" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Construct Earth Platform for Traffic Signal Controller Pad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DA0CA1E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C76DCFB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07085B3C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66A0BC4D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="271B4A5E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15A545A2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="006D123A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporary </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mast Extension</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7360DB49" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65C983C4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7ED0F281" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30F44C2E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4B0853A2" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D00C0D4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00F26634" w14:textId="60EEE2C2" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Four</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-Way Span Cable Bracket</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E477C8E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47823F1C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ABBED5C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="468DDA9B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="7F493EAE" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197D5A33" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78FA2307" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Pedestrian Pushbutton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F1EAED7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47264C24" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2343D959" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CF5DDC1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="72F33E58" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37F685EF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E407</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="077CEAE2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Accessible Pedestrian Signal Station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E4B9766" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14FBFFD8" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2292C881" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7422B7D4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5D5E7181" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78AB9965" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A28B964" w14:textId="5324EC2A" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Two</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Way Accessible Pedestrian Signal Station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="375D1B5A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09EF265D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="369F6905" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C8CB73D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="57E78E18" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B35539C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17D530CF" w14:textId="4A35128B" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Two-</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Wire Central Control Unit for Accessible Pedestrian Signal Station</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BE4452" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="664FF6CC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24BBD75D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5541C9CD" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="0777129E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22D06E7F" w14:textId="4A84EBD0" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="312BC88B" w14:textId="577DBD23" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Install Traffic Signal Controller </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10071,183 +9728,177 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ith Accessory Equipment (8-Phase Base Mount)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77B93E21" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18917CB0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="206939CA" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FDAC9A7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="387582EF" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E11F01E" w14:textId="68575B42" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11359BFF" w14:textId="0DE71DFB" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install Traffic Signal Controller </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10272,183 +9923,177 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ith Accessory Equipment (8-Phase Base Mount) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50AE4B18" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4983C02B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E701367" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CA531D5" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="0736A7B1" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="1142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F2CDA67" w14:textId="7A54E4DD" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46C35126" w14:textId="196C39C0" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Install Traffic Signal Controller </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10473,183 +10118,177 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ith Accessory Equipment (8-Phase Pole Mount)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E0CED54" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60F99724" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="622821EF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38AAB035" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="484DFB4A" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56CBDAE3" w14:textId="25DCF616" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65990909" w14:textId="0EA87159" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Relocate Existing Traffic Signal Controller </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10674,10443 +10313,10657 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ith Accessory Equipment (8-Phase Base Mount)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AFC7E8E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="038FD0BA" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F471975" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25A86596" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5FE82C0D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72AE30E1" w14:textId="28D970F3" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F961044" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Ground Rod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AFAC32A" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="611E0084" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5706B51F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="375F590D" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="3EEEAF32" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68EED0E0" w14:textId="38CEF4A4" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CD01FA1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Replace Existing Load Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="475A3FCD" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C4E6CEB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17B55E39" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23EC6515" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="23EF338F" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65C3DF76" w14:textId="768C13A9" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2660AAF4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Equipment for Power Supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="658B1A7F" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24845B65" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B302B1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="627B0156" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="40740D77" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D1CF6C4" w14:textId="56A790D9" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E41</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B338476" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply, Install and Activate a Two-Channel Phase Selector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="226D72BE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BD7AEA0" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C531487" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A47682C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="5660913E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F3571E3" w14:textId="756CB0FE" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="005EDB46" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply, Install and Activate a Four-Channel Multimode Phase Selector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="520EBCAF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A695E85" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="575BC71E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76F2A994" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="32CE5186" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51B0E8BD" w14:textId="4DF9809B" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E4</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0ADD861C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply, Install and Activate an Optical Pre-Emption Detector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F6EA5C7" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02DAB9AF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C1221C1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA59EE9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="726F949C" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="301A4557" w14:textId="77C79B1D" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AE2F544" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply, Install and Activate an Auxiliary Interface Panel Complete with an Auxiliary Interface Panel Cable for a Two-Channel Phase Selector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE829A9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38933141" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01D56402" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="726A4896" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="4E1328CA" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DA507A7" w14:textId="3F969B73" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F23698E" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply, Install and Activate an Auxiliary Interface Panel Complete with an Auxiliary Interface Panel Cable for a Four-Channel Multimode Phase Selector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C956F44" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BDA2EC9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C41BFDE" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="616A823C" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517595" w14:paraId="2A5DA604" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5010A3ED" w14:textId="0FD6649F" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
             <w:r w:rsidR="009E5E26">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="296D8D12" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="296D8D12" w14:textId="13849344" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply, Install and Activate Overhead Detector System</w:t>
+              <w:t xml:space="preserve">Supply, Install and Activate </w:t>
+            </w:r>
+            <w:r w:rsidR="00A92FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Digital Lidar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Detector System</w:t>
+            </w:r>
+            <w:r w:rsidR="00A92FA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Single Sensor Installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AC9BA70" w14:textId="7EA529EB" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
             <w:r w:rsidR="00C91468">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58023ECA" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="692FBEFF" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67BF20E4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517595" w14:paraId="39099D0D" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="16BC6A49" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="65B6C377" w14:textId="2EDED312" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1C57CCC1" w14:textId="257413A3" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
-            <w:r w:rsidR="009E5E26">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2F75882B" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6F56D510" w14:textId="092EFD9E" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Remove and Salvage Existing Traffic Control Signal and Illumination Equipment</w:t>
+              <w:t xml:space="preserve">Supply, Install and Activate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Digital Lidar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Detector System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Double Sensor Installation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4AF5AE97" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7138B58E" w14:textId="41C76063" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4E37AFF2" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2799F469" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4965AFA1" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5842224E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5D0F8FB9" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2AF315" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517595" w14:paraId="6DE23FC8" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="39099D0D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="40DAC454" w14:textId="355432EE" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B6C377" w14:textId="2EDED312" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
-            <w:r w:rsidR="009E5E26">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23AAA4BB" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F75882B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Remove and Salvage Temporary Traffic Control Signal and Illumination Equipment</w:t>
+              <w:t>Remove and Salvage Existing Traffic Control Signal and Illumination Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="647E6815" w14:textId="77777777" w:rsidR="00151600" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF5AE97" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="606BD8C6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E37AFF2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24681A65" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4965AFA1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="48C94ED6" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0F8FB9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517595" w14:paraId="4CD7432D" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="6DE23FC8" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1BB5C5E8" w14:textId="7A32A2AF" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="40DAC454" w14:textId="355432EE" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
-            <w:r w:rsidR="009E5E26">
-[...7 lines deleted...]
-              <w:t>3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="27761EA3" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="23AAA4BB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Remove and Dispose of Existing Traffic Control Signal and Illumination Equipment</w:t>
+              <w:t>Remove and Salvage Temporary Traffic Control Signal and Illumination Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="79822662" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="647E6815" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="11076F45" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="606BD8C6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="654472AC" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="24681A65" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0DF00AB4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="48C94ED6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517595" w14:paraId="30265226" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="4CD7432D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="28F6E87D" w14:textId="039805B2" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB5C5E8" w14:textId="7A32A2AF" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E42</w:t>
             </w:r>
-            <w:r w:rsidR="009E5E26">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2341D888" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27761EA3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Remove and Dispose of Temporary Traffic Control Signal and Illumination Equipment</w:t>
+              <w:t>Remove and Dispose of Existing Traffic Control Signal and Illumination Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="301C9A12" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79822662" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="544F7503" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0001348F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11076F45" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0748D114" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="654472AC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0F89AFB4" w14:textId="77777777" w:rsidR="00151600" w:rsidRPr="0059781F" w:rsidRDefault="00151600" w:rsidP="00151600">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF00AB4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="247F48BE" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="30265226" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E424</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28F6E87D" w14:textId="039805B2" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>Relocate and Activate Optical Pre-Emption Detector</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2341D888" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Remove and Dispose of Temporary Traffic Control Signal and Illumination Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="301C9A12" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="175D7B5F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544F7503" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7852A86D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0748D114" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1614514A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F89AFB4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="34C5DCF5" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="247F48BE" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E425</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4D75A6" w14:textId="7BFBF76E" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>Relocate Existing Integrated Dome Close Circuit Television (CCTV) Camera</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="25A72857" w14:textId="2CFE6779" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Relocate and Activate Optical Pre-Emption Detector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="499247C1" w14:textId="33A00AB7" w:rsidR="00631EBB" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="18C34C94" w14:textId="148D3B34" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BD79B85" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="175D7B5F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69760013" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7852A86D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EEDD308" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1614514A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2F522645" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="34C5DCF5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E426</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="31EA510F" w14:textId="30AC2785" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...40 lines deleted...]
-              <w:t>Complete with Cable</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="05347C54" w14:textId="101AA7E8" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C45DE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Relocate Existing Integrated Dome Close Circuit Television (CCTV) Camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0273C32E" w14:textId="0682BD45" w:rsidR="00631EBB" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="499247C1" w14:textId="33A00AB7" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E135FD4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD79B85" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="385010A0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="69760013" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="729A94FA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEDD308" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="22B9BDDB" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2F522645" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E501</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="78B0054C" w14:textId="7C8E1092" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>Supply and Install Side Mount Luminaire Bracket</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="13C833B1" w14:textId="21461AB4" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Relocate and Activate GPS Detector Complete with Cable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="59885C69" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0273C32E" w14:textId="0682BD45" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5F4E0AF9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2E135FD4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5007E2B3" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="385010A0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5990CA9D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="729A94FA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="313607EF" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="47D7BE9E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E502</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="215A0228" w14:textId="5FF48E7D" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-              <w:t>m Aluminum Luminaire Mast Arm on Steel Pole</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="15117D05" w14:textId="594DE51E" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Relocate and Activate Overhead Detector System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF5DD0A" w14:textId="167B939B" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="474C29DA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="252DB9A0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4FEE5BA6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="663705AA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="063EC5C7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="67E14317" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="7368932A" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="7B97AD1B" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>E502</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="46214F20" w14:textId="0D1A0312" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-              <w:t>m Aluminum Luminaire Mast Arm on Steel Pole</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="06E56BCD" w14:textId="275FA8A5" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Relocate and Activate Digital Lidar Detector System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2A653D8A" w14:textId="05708BE0" w:rsidR="00A92FA3" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each intersection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="235FA102" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="08F6951A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="26B0A1FF" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="76C2C23C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="61437190" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="28A2760E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="5D98EE62" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="0028158D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E502</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="12892D18" w14:textId="46801759" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>E429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-              <w:t>m Aluminum Luminaire Mast Arm on Wood or Concrete Pole</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3393BF6C" w14:textId="391A2B54" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply</w:t>
+            </w:r>
+            <w:r w:rsidR="00870009">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Install</w:t>
+            </w:r>
+            <w:r w:rsidR="00870009">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Activate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Integra</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ted Dome Closed Circuit Television (CCTV) Camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="367A4F67" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="46235392" w14:textId="05A1775D" w:rsidR="00A92FA3" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0D450434" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5449F0DD" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2BBEF3F1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="33AA2C8C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="57A12F1A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="227BBDAB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="190CD7BE" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00AE2ECF" w14:paraId="0269F9AB" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E502</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4299E60C" w14:textId="01B3FE60" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-              <w:t>m Aluminum Luminaire Mast Arm on Wood or Concrete Pole</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="251B2A3C" w14:textId="3BFCFE0C" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE2ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply</w:t>
+            </w:r>
+            <w:r w:rsidR="00870009">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Install</w:t>
+            </w:r>
+            <w:r w:rsidR="00870009">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Activate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE2ECF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bluetooth Low Energy (BLE) Sensor and Accessories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2166DB11" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1E300B67" w14:textId="48931CFA" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="01EED6AD" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="34322C76" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0001348F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="42AE4C01" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="03E06DA2" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0059781F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="33A69773" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="53DA8D42" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0059781F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2AEC69E6" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="22B9BDDB" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E503</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="492A59C4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2732CB3B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78C2857F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install 200 Watt High Pressure Sodium Luminaire</w:t>
+              <w:t>Supply and Install Side Mount Luminaire Bracket</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="62AB5B5E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59885C69" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="62DD032F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E0AF9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="53CFFA57" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5007E2B3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6CC3B465" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5990CA9D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="03C57FF4" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="313607EF" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E503</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB545B6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="128A73FE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27403814" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install 250 Watt High Pressure Sodium Luminaire</w:t>
+              <w:t>Supply and Install 2.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>m Aluminum Luminaire Mast Arm on Steel Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6490879A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B40C63" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="17AEFEDB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474C29DA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2F73DE38" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEE5BA6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0B20C8D6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="063EC5C7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="772549D9" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="7368932A" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E503</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00DB2ED9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="53050E82" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73A0F832" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install 400 Watt High Pressure Sodium Luminaire</w:t>
+              <w:t>Supply and Install 3.7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>m Aluminum Luminaire Mast Arm on Steel Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="040A7064" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="015E8D4E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1F8653AB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="235FA102" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7F448874" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26B0A1FF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0333D955" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61437190" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="1A3EB0AF" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="5D98EE62" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E504</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE29F5B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="44B218D7" w14:textId="6D5F968C" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A082B84" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply and Install 400 Watt High Pressure Sodium Flat Glass Luminaire Fixture Complete </w:t>
-[...9 lines deleted...]
-              <w:t>w</w:t>
+              <w:t>Supply and Install 2.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ith 200 Watt High Pressure Sodium Lamp</w:t>
+              <w:t>m Aluminum Luminaire Mast Arm on Wood or Concrete Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7F6FD2C8" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="367A4F67" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7FF64B52" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D450434" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="26B494FB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBEF3F1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="78C43553" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57A12F1A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="7D7FF98D" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="190CD7BE" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E504</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFDFBB2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="736F030C" w14:textId="5B1B67A9" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00ADAA31" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply and Install 400 Watt High Pressure Sodium Flat Glass Luminaire Fixture Complete </w:t>
-[...9 lines deleted...]
-              <w:t>w</w:t>
+              <w:t>Supply and Install 3.7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>ith 250 Watt High Pressure Sodium Lamp</w:t>
+              <w:t>m Aluminum Luminaire Mast Arm on Wood or Concrete Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="04D4CC7D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2166DB11" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="72B584E4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01EED6AD" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="38B8027C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42AE4C01" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="06441901" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A69773" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="343D7140" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2AEC69E6" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="31958D49" w14:textId="4564B707" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBD5A02" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2732CB3B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E5</w:t>
-[...38 lines deleted...]
-              <w:t>Relocate Existing Luminaire Mast Arm and 200 Watt High Pressure Sodium Luminaire</w:t>
+              <w:t>Supply and Install 200 Watt High Pressure Sodium Luminaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="031D8AAB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62AB5B5E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1F5D84E2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62DD032F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="61BFA5DF" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53CFFA57" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="104B4FB4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC3B465" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="3C349129" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="03C57FF4" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>E506</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA762E9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-              <w:t>Supply and Install LED Luminaire</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="128A73FE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install 250 Watt High Pressure Sodium Luminaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E9FDD1E" w14:textId="46FB15AF" w:rsidR="00631EBB" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6490879A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="45F2A389" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17AEFEDB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08789E3B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F73DE38" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="165B00A6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B20C8D6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="16C342DB" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="772549D9" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="342E7B51" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACA6EAF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53050E82" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E601</w:t>
-[...28 lines deleted...]
-              <w:t>Supply and Install Accessible Pedestrian Signal Station Cable</w:t>
+              <w:t>Supply and Install 400 Watt High Pressure Sodium Luminaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="040A7064" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3485128C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8653AB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="70255FD2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F448874" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="64D9E8C2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0333D955" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="17B20064" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="1A3EB0AF" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5BE88002" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8EFDF9" w14:textId="57AB9AD4" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44B218D7" w14:textId="6D5F968C" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E602</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Supply and Install 400 Watt High Pressure Sodium Flat Glass Luminaire Fixture Complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Wire Inductive Loop Including Lead-In</w:t>
+              <w:t>ith 200 Watt High Pressure Sodium Lamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6FD2C8" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1041D16B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF64B52" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="480B9F58" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26B494FB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="00ECCE46" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78C43553" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="07867B53" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="7D7FF98D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="22C5AF35" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="720CE30B" w14:textId="071F6968" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736F030C" w14:textId="5B1B67A9" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E603</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Supply and Install 400 Watt High Pressure Sodium Flat Glass Luminaire Fixture Complete </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Ducted Preformed Loop Detector</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Including Lead-In</w:t>
+              <w:t>ith 250 Watt High Pressure Sodium Lamp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04D4CC7D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="09029739" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72B584E4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="43701403" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B8027C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3DBC9AAC" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06441901" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="6FD56BD2" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="343D7140" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D35D387" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31958D49" w14:textId="4564B707" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E604</w:t>
+              <w:t>E5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2500BA9C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5159F51F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Aerial Home Run Cable for Wire Inductive Loop</w:t>
+              <w:t>Relocate Existing Luminaire Mast Arm and 200 Watt High Pressure Sodium Luminaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031D8AAB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="330EE32E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5D84E2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5D2E2391" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61BFA5DF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4E1752EF" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="104B4FB4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="5B39806C" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="3C349129" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>4</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF9FEFA" w14:textId="23B8FB12" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>Supply and Install Buried Home Run Cable for Wire Inductive Loop</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="50B79A1B" w14:textId="60A049E5" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install LED Luminaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9FDD1E" w14:textId="46FB15AF" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1BA5ADF3" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="45F2A389" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3E0EF76E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="08789E3B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5F36FA9F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="165B00A6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="44B49931" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="16C342DB" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4800A732" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="342E7B51" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E60</w:t>
-[...9 lines deleted...]
-              <w:t>5</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>E601</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C1AFB95" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="763DAECF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Cable Splicing Kit</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> or Gel Pack Enclosure</w:t>
+              <w:t>Supply and Install Accessible Pedestrian Signal Station Cable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="376839FB" w14:textId="3CFBD32A" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="35C5B27C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3485128C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7C5D0E8B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70255FD2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1903DFFD" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D9E8C2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="20E4C9A7" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="17B20064" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5F65D40D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE88002" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E60</w:t>
-[...9 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>E602</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6084DC19" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0183AC44" w14:textId="468FA547" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Suspension/ Stabilizing/Support Cables</w:t>
+              <w:t>Supply and Install Wire Inductive Loop Including Lead-In</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33745085" w14:textId="75F09379" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6DE25119" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1041D16B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E4E0DA4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="480B9F58" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="336E133D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00ECCE46" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2A08697A" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="07867B53" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0418D1E1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22C5AF35" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E60</w:t>
-[...9 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>E603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="47385FC8" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DF500C" w14:textId="4F8DB793" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Aerial Traffic Signal Cable</w:t>
+              <w:t>Supply and Install Ducted Preformed Loop Detector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Including Lead-In</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="560E98A3" w14:textId="309459AE" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="40033204" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09029739" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="55A29127" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43701403" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="58A76CDE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBC9AAC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="484B4548" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="6FD56BD2" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1FC32538" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D35D387" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E60</w:t>
-[...9 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>E604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C779C27" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2500BA9C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Buried Traffic Signal Cable</w:t>
+              <w:t>Supply and Install Aerial Home Run Cable for Wire Inductive Loop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2803C0F9" w14:textId="1938A6AD" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4156BB8C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="330EE32E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3765CC04" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2E2391" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="57508D58" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1752EF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="3D42B3B8" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="5B39806C" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0AADAC9B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69963EB0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E6</w:t>
-[...9 lines deleted...]
-              <w:t>08</w:t>
+              <w:t>E60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="43C37ACB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43EFD941" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Aerial Extra Low Voltage Cable for Pedestrian Pushbutton</w:t>
+              <w:t>Supply and Install Buried Home Run Cable for Wire Inductive Loop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="636E5AFE" w14:textId="3D8FABE7" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="71C2E5DE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA5ADF3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5CF9728D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0EF76E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="68AC83A1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F36FA9F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="1E5A2802" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="44B49931" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="42F579D4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4800A732" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E6</w:t>
-[...9 lines deleted...]
-              <w:t>08</w:t>
+              <w:t>E60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5E4F87A4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1AFB95" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Buried Extra Low Voltage Cable for Pedestrian Pushbutton</w:t>
+              <w:t>Supply and Install Cable Splicing Kit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Gel Pack Enclosure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12327BD7" w14:textId="7AFC2EEC" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0307E6A6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C5B27C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="612825D3" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5D0E8B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C400058" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1903DFFD" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="58871465" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="20E4C9A7" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="03BD87C2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F65D40D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E6</w:t>
-[...9 lines deleted...]
-              <w:t>09</w:t>
+              <w:t>E60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="190DC557" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6084DC19" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Aerial Luminaire Wire</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> for Luminaire</w:t>
+              <w:t>Supply and Install Suspension/ Stabilizing/Support Cables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63FCA211" w14:textId="32F7264F" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A5BA367" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE25119" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="489860F0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4E0DA4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="18CBABB6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="336E133D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="063405ED" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2A08697A" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="51265822" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0418D1E1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E6</w:t>
-[...9 lines deleted...]
-              <w:t>09</w:t>
+              <w:t>E60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="470FEA57" w14:textId="27FE28D7" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47385FC8" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply and Install Aerial Luminaire Wire for </w:t>
-[...19 lines deleted...]
-              <w:t>-Way Flashing Beacon</w:t>
+              <w:t>Supply and Install Aerial Traffic Signal Cable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58BF5A97" w14:textId="5D495C02" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6D556E20" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40033204" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="016EB6F8" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A29127" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0F6DE698" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A76CDE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="026DD6B2" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="484B4548" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="14D416A0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC32538" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>E60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C779C27" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Buried Traffic Signal Cable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33AE5099" w14:textId="1818C103" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4156BB8C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3765CC04" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57508D58" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="3D42B3B8" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AADAC9B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>E6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43C37ACB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Aerial Extra Low Voltage Cable for Pedestrian Pushbutton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4A9856" w14:textId="5A2C9280" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C2E5DE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF9728D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68AC83A1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="1E5A2802" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F579D4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4F87A4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Buried Extra Low Voltage Cable for Pedestrian Pushbutton</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C137F50" w14:textId="6A788201" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0307E6A6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="612825D3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C400058" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="58871465" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03BD87C2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190DC557" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Aerial Luminaire Wire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Luminaire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4058665C" w14:textId="2A1CC49F" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5BA367" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="489860F0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CBABB6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="063405ED" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51265822" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="470FEA57" w14:textId="27FE28D7" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Aerial Luminaire Wire for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Four</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-Way Flashing Beacon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="489DEB37" w14:textId="60E43E9C" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D556E20" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="016EB6F8" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6DE698" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="026DD6B2" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14D416A0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2774B8D4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2774B8D4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Buried Luminaire Wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43E35DCB" w14:textId="6D709856" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0491FC7E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0491FC7E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6F90315B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F90315B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="09C26A1F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09C26A1F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="37D38E9F" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="37D38E9F" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4AD21D51" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD21D51" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E61</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="79BB7E2C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79BB7E2C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Aerial Ground Wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28E45559" w14:textId="1D7B1979" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5AAAF872" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAAF872" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6C0A0155" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0A0155" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="56E20480" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56E20480" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="571ECA98" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="571ECA98" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4A1347B9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1347B9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E61</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="60B35581" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60B35581" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Buried Ground Wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE412C6" w14:textId="4B1827F8" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7AB118C2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB118C2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="770FBAB7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770FBAB7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="317B0295" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317B0295" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="3B545CEF" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="3B545CEF" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="534F1976" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="534F1976" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E61</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C90A175" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C90A175" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Wire for Power Supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="738EB3F5" w14:textId="48942E2E" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="449AAF85" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="449AAF85" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7D4C6258" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4C6258" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7665D2C9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7665D2C9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="66DF5ED8" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="66DF5ED8" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E7E16AA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7E16AA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3638496E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3638496E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Pull Back and Reinstall Existing Traffic Signal Cable, Luminaire Wire and Ground Wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2865DA5A" w14:textId="45869304" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="66767CEB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66767CEB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6AA3357C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA3357C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1247C864" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1247C864" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2B1C7214" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2B1C7214" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="22467F5A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22467F5A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E61</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05907558" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05907558" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Optical Pre-Emption Detector Cable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11F255B0" w14:textId="3A8AF03F" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="18CDF491" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CDF491" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="302C17EC" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302C17EC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="269E89E2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="269E89E2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="3B73DA53" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="3B73DA53" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7D512DF9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D512DF9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E5D98F4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5D98F4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply and Install Power Feed Cable for Flashing </w:t>
             </w:r>
             <w:r w:rsidRPr="00D6157E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Amber or Red</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> LED Beacon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...32 lines deleted...]
-              <w:t>etres</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57C186E8" w14:textId="6CBE8F4A" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="366149F3" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="366149F3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D5EB6AF" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5EB6AF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="45933562" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45933562" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6447" w14:paraId="6FF8F30A" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="6FF8F30A" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="011C6A1E" w14:textId="03ACAE22" w:rsidR="00CF6447" w:rsidRDefault="00CF6447" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="011C6A1E" w14:textId="03ACAE22" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-              <w:t>Distribution Terminal</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1FA10B" w14:textId="18F6B6A5" w:rsidR="00A92FA3" w:rsidRPr="00C45DE8" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Traffic Control Cabinet Fibre Distribution Terminal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A71F9E9" w14:textId="59E00F69" w:rsidR="00CF6447" w:rsidRDefault="00CF6447" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6A71F9E9" w14:textId="59E00F69" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="318D5FEC" w14:textId="77777777" w:rsidR="00CF6447" w:rsidRPr="0001348F" w:rsidRDefault="00CF6447" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="318D5FEC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="17A5B961" w14:textId="77777777" w:rsidR="00CF6447" w:rsidRDefault="00CF6447" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="17A5B961" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BC56D25" w14:textId="77777777" w:rsidR="00CF6447" w:rsidRPr="0059781F" w:rsidRDefault="00CF6447" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC56D25" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="7063DB5F" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00AE2ECF" w14:paraId="29EF472B" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E701</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="68D75667" w14:textId="0422872A" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E618</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...31 lines deleted...]
-              <w:t>Install Cantilever Sign Assembly for Overhead Signs  (Type 1)</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="281A9F3C" w14:textId="60125811" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Over</w:t>
+            </w:r>
+            <w:r w:rsidR="00017115">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ead Detector Cable for Staging </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00017115">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="205B9744" w14:textId="7D0D6A9A" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C22662D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="74C6D6B4" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0001348F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0B27B0C7" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3481BE07" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB57FAA" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0059781F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="0494BCD0" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00AE2ECF" w14:paraId="3E5F4BFA" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>E702</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4724B41B" w14:textId="6AAA2E20" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...31 lines deleted...]
-              <w:t>Install Cantilever Sign Assembly for Overhead Signs (Type 2)</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="661E4167" w14:textId="1FAFBF13" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Digital Lidar Detector Cable for Staging </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00017115">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="31C00534" w14:textId="3DAE41BA" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="10EB29D6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2E946E3D" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0001348F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0F55E58B" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1FC93220" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6D53AEA1" w14:textId="77777777" w:rsidR="00AE2ECF" w:rsidRPr="0059781F" w:rsidRDefault="00AE2ECF" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="6E6BB950" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="7063DB5F" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="591C1A1A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="668B874E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E703</w:t>
+              <w:t>E701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D29D6C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and </w:t>
+            </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply and Install 6.1 </w:t>
-[...29 lines deleted...]
-              <w:t>Aluminum Traffic Signal Mast Arm for Overhead Lane Designation Sign Assembly</w:t>
+              <w:t>Install Cantilever Sign Assembly for Overhead Signs  (Type 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0D053E70" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57EDE2CB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1D3914F9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C22662D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="31E65678" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB6C3C9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6C901468" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3481BE07" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="77D653AA" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="0494BCD0" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="35B122AE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41E3BAA1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E704</w:t>
+              <w:t>E702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="587B9AB6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and </w:t>
+            </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Reinstall Salvaged Road/Street Name Sign on Traffic Signal Mast Arm</w:t>
+              <w:t>Install Cantilever Sign Assembly for Overhead Signs (Type 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0B9A0EE1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18EB2B5C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="303996A5" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10EB29D6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2C5507AB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B0C02C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5513E8C9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC93220" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="5DED096D" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="6E6BB950" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="74548921" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="591C1A1A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E705</w:t>
+              <w:t>E703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6A1DB83D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26224D89" w14:textId="3ECDACC3" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Modify and Reinstall Salvaged Road/Street Name Sign on Span Wire</w:t>
+              <w:t xml:space="preserve">Supply and Install 6.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aluminum Traffic Signal Mast Arm for Overhead Lane Designation Sign Assembly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1131E2BD" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D053E70" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41D439B0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3914F9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05B5E44A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E65678" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E03AC12" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C901468" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="7699AB2D" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="77D653AA" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="698F8119" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B122AE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E706</w:t>
+              <w:t>E704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41588881" w14:textId="7A1F235A" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="678C4759" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Be Prepared </w:t>
-[...39 lines deleted...]
-              <w:t>Flashing Amber LED Beacon</w:t>
+              <w:t>Reinstall Salvaged Road/Street Name Sign on Traffic Signal Mast Arm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7C799054" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9A0EE1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5EA2F40E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303996A5" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2C799B92" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5507AB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="50520BC0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5513E8C9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="4239C776" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="5DED096D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0048C2CE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74548921" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E707</w:t>
+              <w:t>E705</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="02660A38" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1DB83D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Install “Stop” Sign with Flashing Red LED Beacon</w:t>
+              <w:t>Modify and Reinstall Salvaged Road/Street Name Sign on Span Wire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1FA2AE5C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1131E2BD" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3F07C11F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D439B0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2788A7AE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B5E44A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="40957F19" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E03AC12" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="031871ED" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="7699AB2D" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3DA5CA7E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="698F8119" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E708</w:t>
+              <w:t>E706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C560856" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41588881" w14:textId="7A1F235A" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Install Warning Sign with Flashing Amber LED Beacon on Wood Post</w:t>
+              <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Be Prepared </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o Stop” Tab with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Flashing Amber LED Beacon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2B8A8670" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C799054" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7C543D31" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA2F40E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="46BC7E15" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C799B92" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="483DBA14" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50520BC0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2C8BAA50" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="4239C776" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5BD750B6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0048C2CE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E709</w:t>
+              <w:t>E707</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6E403820" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02660A38" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Install </w:t>
-[...30 lines deleted...]
-              <w:t>Sign with Alternating Flashing Amber LED Beacons</w:t>
+              <w:t>Install “Stop” Sign with Flashing Red LED Beacon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="30B60495" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA2AE5C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="51DAA3C4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F07C11F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4BC975A9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2788A7AE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0AB3BDF9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40957F19" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="171E79B5" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="031871ED" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05118307" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA5CA7E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E710</w:t>
+              <w:t>E708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0BDC4D5B" w14:textId="179C1B8C" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C560856" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Be Prepared </w:t>
-[...19 lines deleted...]
-              <w:t>o Stop” Tab with Solar Powered Flashing Amber LED Beacon on Wood Post</w:t>
+              <w:t>Install Warning Sign with Flashing Amber LED Beacon on Wood Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1D905D2C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8A8670" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="465334E7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C543D31" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="01216C8C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46BC7E15" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7A4DD62D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="483DBA14" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="649C94D5" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2C8BAA50" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="072FCF6D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD750B6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E711</w:t>
+              <w:t>E709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="503544B1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E403820" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Install “Stop” Sign with Solar Powered Flashing Red LED Beacon on Wood Post</w:t>
+              <w:t xml:space="preserve">Install </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC033A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sign with Alternating Flashing Amber LED Beacons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="269907B4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30B60495" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="57C95038" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51DAA3C4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6117474A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC975A9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5516BEA5" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB3BDF9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="6E7C37A5" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="171E79B5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6606A7DD" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05118307" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E712</w:t>
+              <w:t>E710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2862A620" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDC4D5B" w14:textId="179C1B8C" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Install </w:t>
-[...9 lines deleted...]
-              <w:t>“</w:t>
+              <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Be Prepared </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Warning</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Sign with Solar Powered Flashing Amber LED Beacon on Wood Post</w:t>
+              <w:t>o Stop” Tab with Solar Powered Flashing Amber LED Beacon on Wood Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6B8BCF1F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D905D2C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6D95CC9F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="465334E7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="26D7F36A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01216C8C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="45A1E287" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4DD62D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="76280EDA" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="649C94D5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2E6FB6A5" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="072FCF6D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E713</w:t>
+              <w:t>E711</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0EBE9B9B" w14:textId="5AD99A68" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="503544B1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Prepare </w:t>
-[...19 lines deleted...]
-              <w:t>o Stop When Flashing” Tab with Alternating Flashing Amber LED Beacons</w:t>
+              <w:t>Install “Stop” Sign with Solar Powered Flashing Red LED Beacon on Wood Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41643D9C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="269907B4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3D9C5B45" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57C95038" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3266387D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6117474A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1691E5C2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5516BEA5" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="45FC502B" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="6E7C37A5" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="79CEB70E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6606A7DD" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E714</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>E712</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0A5189A7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2862A620" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Install </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -21124,2306 +20977,2567 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Warning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sign with Solar Powered Flashing Amber LED Beacon on Concrete Base Mounted Steel Pole</w:t>
+              <w:t xml:space="preserve"> Sign with Solar Powered Flashing Amber LED Beacon on Wood Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="751A7EFE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8BCF1F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1486C060" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D95CC9F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="108EDE26" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26D7F36A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="53ECFEEB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A1E287" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2E6F374E" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="76280EDA" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7B9C5071" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6FB6A5" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>E715</w:t>
+              <w:t>E713</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="36C7028D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBE9B9B" w14:textId="5AD99A68" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Install Special “Opposite Left Turning Traffic Uses Both Lanes” Sign</w:t>
+              <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Prepare </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>o Stop When Flashing” Tab with Alternating Flashing Amber LED Beacons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0BB9ACAC" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41643D9C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6D2206F7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9C5B45" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D7232AE" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3266387D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="310F2E47" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1691E5C2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="28403B35" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="45FC502B" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7BA9792F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79CEB70E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E716</w:t>
+              <w:t>E714</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2F9AF5B7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5189A7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Permanent Roadway Signing</w:t>
+              <w:t xml:space="preserve">Install </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Warning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sign with Solar Powered Flashing Amber LED Beacon on Concrete Base Mounted Steel Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>lump sum</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="751A7EFE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1486C060" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="76755C2D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="108EDE26" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0F5E1B0B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53ECFEEB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="4CC61EFF" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2E6F374E" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="432C1B4C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9C5071" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E801</w:t>
+              <w:t>E715</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0E20118C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36C7028D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Rigid PVC Junction Box in Concrete Barrier Wall</w:t>
+              <w:t>Install Special “Opposite Left Turning Traffic Uses Both Lanes” Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7F4DE0A7" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB9ACAC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="69B05ABB" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2206F7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2D959FB6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7232AE" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="601CD28C" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310F2E47" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="38D99F37" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="28403B35" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="67A00A2E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA9792F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E802</w:t>
+              <w:t>E716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="01B375FC" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9AF5B7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Expansion and Deflection Fitting Assembly</w:t>
+              <w:t>Permanent Roadway Signing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>each</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66D127D9" w14:textId="69056BBC" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>lump sum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...13 lines deleted...]
-            </w:pPr>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00F29CC8" w14:textId="203715B4" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001348F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6194F759" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76755C2D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2AE1F0A4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5E1B0B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="3DFEDD8F" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="4CC61EFF" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0FBDE071" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="432C1B4C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E803</w:t>
+              <w:t>E801</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="02581244" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E20118C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Rigid PVC Junction Box on Wood/Concrete Pole</w:t>
+              <w:t>Supply and Install Rigid PVC Junction Box in Concrete Barrier Wall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="07C16B8F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4DE0A7" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="224810EA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69B05ABB" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41BDA1D0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D959FB6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="22F577BA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="601CD28C" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="35199B79" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="38D99F37" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="75867942" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A00A2E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E804</w:t>
+              <w:t>E802</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="42E6CFAA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01B375FC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Delineator</w:t>
+              <w:t>Supply and Install Expansion and Deflection Fitting Assembly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2BB97BCF" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1EDE8" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05CF7FE1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16D0C151" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="04699FC0" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6194F759" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="63224763" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE1F0A4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="4D9F54C7" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="3DFEDD8F" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="326E4A1F" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBDE071" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E805</w:t>
+              <w:t>E803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4C1E66F2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02581244" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Flexible Delineator</w:t>
+              <w:t>Supply and Install Rigid PVC Junction Box on Wood/Concrete Pole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="45602A08" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07C16B8F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="15393FC3" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="224810EA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="504FE0EC" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41BDA1D0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2374A9B5" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F577BA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="2E7009B0" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="35199B79" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="74842FD4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75867942" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E806</w:t>
+              <w:t>E804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0E2BDA8B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E6CFAA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install a Counting Station Cabinet</w:t>
+              <w:t>Supply and Install Delineator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="436BCA28" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB97BCF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="19373B32" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05CF7FE1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="76E6BEC2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04699FC0" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0D311144" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0059781F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63224763" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="614F3BDE" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="4D9F54C7" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E807</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326E4A1F" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E805</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>Supply and Install Strut Guy</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1E66F2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Flexible Delineator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00EA6053">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45602A08" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="16A7B65B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15393FC3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3B0B81F2" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="504FE0EC" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4385064B" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2374A9B5" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="4C3A8CD1" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="2E7009B0" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>E807</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74842FD4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E806</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>Supply and Install Pole Guy</w:t>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2BDA8B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059781F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install a Counting Station Cabinet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00EA6053">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436BCA28" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="05501547" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19373B32" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6C4CECE1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76E6BEC2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5E285465" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D311144" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0059781F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="51124F52" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="614F3BDE" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7D391DDE" w14:textId="1002F0FA" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B307051" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E80</w:t>
-[...9 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>E807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="133BB5BA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C51A2ED" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Pipe Bumper</w:t>
+              <w:t>Supply and Install Strut Guy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="74B75F95" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E42D39" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="39DACE1E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16A7B65B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1A221976" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0B81F2" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="29377F10" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4385064B" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="199787F2" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="4C3A8CD1" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4679D3B5" w14:textId="5BE36CF4" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B89E92" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E8</w:t>
-[...9 lines deleted...]
-              <w:t>09</w:t>
+              <w:t>E807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4ABB9534" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A82899" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Four-Way Flashing LED Beacons</w:t>
+              <w:t>Supply and Install Pole Guy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1957CC8D" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2A3C18" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="584EFCD6" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05501547" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="69467FBF" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4CECE1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="509FB2B4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E285465" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="3805E89F" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="51124F52" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="65471F9C" w14:textId="3ED7A714" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D391DDE" w14:textId="1002F0FA" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>E81</w:t>
-[...9 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>E80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7494958F" w14:textId="72318D51" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="133BB5BA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Supply and Install Solar Panel for Flashing LED Beacons</w:t>
+              <w:t>Supply and Install Pipe Bumper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="033A92C1" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74B75F95" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="791C96B4" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39DACE1E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="58CE781E" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A221976" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="03E30A11" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29377F10" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631EBB" w14:paraId="1A400AF5" w14:textId="77777777" w:rsidTr="00DE443C">
+      <w:tr w:rsidR="00A92FA3" w14:paraId="199787F2" w14:textId="77777777" w:rsidTr="00DE443C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1097" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="55B9E950" w14:textId="72076192" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4679D3B5" w14:textId="5BE36CF4" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>E8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABB9534" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Four-Way Flashing LED Beacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1957CC8D" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> set</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="584EFCD6" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69467FBF" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="509FB2B4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="3805E89F" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65471F9C" w14:textId="3ED7A714" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>E81</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2969" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7494958F" w14:textId="72318D51" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Supply and Install Solar Panel for Flashing LED Beacons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="033A92C1" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="791C96B4" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2309" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58CE781E" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E30A11" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A92FA3" w14:paraId="1A400AF5" w14:textId="77777777" w:rsidTr="00DE443C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1097" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55B9E950" w14:textId="72076192" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6053">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E81</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="58387BD3" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58387BD3" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Supply and Install Pager Activated Flasher Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="09F33EB9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F33EB9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6053">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="53B9F65A" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="0001348F" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53B9F65A" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="0001348F" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2309" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="202CCEE9" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="202CCEE9" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="720A8FEA" w14:textId="77777777" w:rsidR="00631EBB" w:rsidRPr="00EA6053" w:rsidRDefault="00631EBB" w:rsidP="00631EBB">
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="720A8FEA" w14:textId="77777777" w:rsidR="00A92FA3" w:rsidRPr="00EA6053" w:rsidRDefault="00A92FA3" w:rsidP="00A92FA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="456B36A0" w14:textId="77777777" w:rsidR="00886992" w:rsidRDefault="00886992" w:rsidP="0056480F">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F10ACAA" w14:textId="2BC87CDF" w:rsidR="00870DB2" w:rsidRPr="0056480F" w:rsidRDefault="00870DB2" w:rsidP="0056480F">
       <w:pPr>
@@ -23442,365 +23556,355 @@
         </w:rPr>
         <w:t>Cash Allowances</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7904" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00870DB2" w14:paraId="66E13D7B" w14:textId="77777777" w:rsidTr="00870DB2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C7A2A95" w14:textId="3A4A4BB6" w:rsidR="00870DB2" w:rsidRPr="0059775E" w:rsidRDefault="00870DB2" w:rsidP="00FF146A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059775E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Item #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="65C07343" w14:textId="38A97A1F" w:rsidR="00870DB2" w:rsidRPr="0059775E" w:rsidRDefault="00870DB2" w:rsidP="00FF146A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059775E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Item Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="22B8C1C9" w14:textId="3CBA99E4" w:rsidR="00870DB2" w:rsidRPr="0059775E" w:rsidRDefault="00870DB2" w:rsidP="00FF146A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059775E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Estimated Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="24EEF45E" w14:textId="15AD56DC" w:rsidR="00870DB2" w:rsidRPr="0059775E" w:rsidRDefault="00870DB2" w:rsidP="00FF146A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059775E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Cash Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7E218466" w14:textId="3A24267D" w:rsidR="00870DB2" w:rsidRPr="0059775E" w:rsidRDefault="00870DB2" w:rsidP="00FF146A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059775E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Total Cash Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00870DB2" w14:paraId="6E697A18" w14:textId="77777777" w:rsidTr="00870DB2">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29A1D60C" w14:textId="77777777" w:rsidR="00870DB2" w:rsidRPr="0059781F" w:rsidRDefault="00870DB2" w:rsidP="00631EBB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>E41</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="409D45C7" w14:textId="1B8CB30F" w:rsidR="00870DB2" w:rsidRPr="0059781F" w:rsidRDefault="00870DB2" w:rsidP="00631EBB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059781F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Connection to Power by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Local Hydro Authority</w:t>
             </w:r>
             <w:r w:rsidR="007B7BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Cash Allowance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21C2F04F" w14:textId="5DAE9E3C" w:rsidR="00870DB2" w:rsidRPr="0059781F" w:rsidRDefault="00870DB2" w:rsidP="00631EBB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E89D659" w14:textId="537CF5EA" w:rsidR="00870DB2" w:rsidRPr="0059781F" w:rsidRDefault="00870DB2" w:rsidP="008062D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18F0F165" w14:textId="77777777" w:rsidR="00870DB2" w:rsidRPr="0059781F" w:rsidRDefault="00870DB2" w:rsidP="00631EBB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F9B49B8" w14:textId="07A78127" w:rsidR="00151600" w:rsidRPr="00A11ADA" w:rsidRDefault="00151600" w:rsidP="00151600">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
@@ -23885,115 +23989,134 @@
     </w:p>
   </w:comment>
   <w:comment w:id="1" w:author="Instructions" w:date="2024-08-13T13:50:00Z" w:initials="I">
     <w:p w14:paraId="0C06C0A2" w14:textId="2CB85B61" w:rsidR="00E13BC5" w:rsidRDefault="00E13BC5" w:rsidP="00E13BC5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Designer Note: Unit of Measurement: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>do not use abbreviations</w:t>
       </w:r>
     </w:p>
   </w:comment>
+  <w:comment w:id="2" w:author="Instructions" w:date="2026-10-22T09:23:00Z" w:initials="I">
+    <w:p w14:paraId="53866E81" w14:textId="77777777" w:rsidR="007732C7" w:rsidRDefault="007732C7" w:rsidP="007732C7">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Designer Note: This item is to be used in conjunction with Item E401 - Construct Concrete Pad for Base Mounted Controller.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="25E7202B" w15:done="0"/>
   <w15:commentEx w15:paraId="0C06C0A2" w15:done="0"/>
+  <w15:commentEx w15:paraId="53866E81" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2A65E30F" w16cex:dateUtc="2024-08-13T17:50:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65E32A" w16cex:dateUtc="2024-08-13T17:50:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="507A3D47" w16cex:dateUtc="2026-10-22T13:23:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="25E7202B" w16cid:durableId="2A65E30F"/>
   <w16cid:commentId w16cid:paraId="0C06C0A2" w16cid:durableId="2A65E32A"/>
+  <w16cid:commentId w16cid:paraId="53866E81" w16cid:durableId="507A3D47"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38FF6F73" w14:textId="77777777" w:rsidR="00DE443C" w:rsidRDefault="00DE443C">
+    <w:p w14:paraId="0E9CF99F" w14:textId="77777777" w:rsidR="00F848A6" w:rsidRDefault="00F848A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F9ACAA3" w14:textId="77777777" w:rsidR="00DE443C" w:rsidRDefault="00DE443C">
+    <w:p w14:paraId="07A77FC4" w14:textId="77777777" w:rsidR="00F848A6" w:rsidRDefault="00F848A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -24003,58 +24126,58 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B198EED" w14:textId="77777777" w:rsidR="00DE443C" w:rsidRDefault="00DE443C" w:rsidP="00151600">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D14F24B" w14:textId="77777777" w:rsidR="00DE443C" w:rsidRDefault="00DE443C">
+    <w:p w14:paraId="4A235DB2" w14:textId="77777777" w:rsidR="00F848A6" w:rsidRDefault="00F848A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0205A745" w14:textId="77777777" w:rsidR="00DE443C" w:rsidRDefault="00DE443C">
+    <w:p w14:paraId="0A627E53" w14:textId="77777777" w:rsidR="00F848A6" w:rsidRDefault="00F848A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B3F42588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34C0A51C"/>
     <w:lvl w:ilvl="0" w:tplc="8ECC9E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8DC5FC8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -25988,138 +26111,164 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="286472718">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="888616504">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="483934945">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Instructions">
     <w15:presenceInfo w15:providerId="None" w15:userId="Instructions"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00517595"/>
     <w:rsid w:val="0001348F"/>
+    <w:rsid w:val="00017115"/>
     <w:rsid w:val="00072E31"/>
     <w:rsid w:val="0007738C"/>
     <w:rsid w:val="00081B3A"/>
     <w:rsid w:val="00091567"/>
     <w:rsid w:val="000C46FA"/>
     <w:rsid w:val="000F053F"/>
     <w:rsid w:val="00151600"/>
     <w:rsid w:val="0018063A"/>
     <w:rsid w:val="001A418B"/>
     <w:rsid w:val="001C4985"/>
+    <w:rsid w:val="00216394"/>
     <w:rsid w:val="00227C95"/>
     <w:rsid w:val="00324EC2"/>
     <w:rsid w:val="00341A5C"/>
+    <w:rsid w:val="00366B7A"/>
     <w:rsid w:val="003B2C45"/>
+    <w:rsid w:val="004134B0"/>
     <w:rsid w:val="00490091"/>
+    <w:rsid w:val="004F5DC9"/>
     <w:rsid w:val="00502993"/>
     <w:rsid w:val="00515555"/>
     <w:rsid w:val="00517595"/>
+    <w:rsid w:val="00551C6E"/>
     <w:rsid w:val="0056480F"/>
     <w:rsid w:val="0059775E"/>
     <w:rsid w:val="005D7A67"/>
     <w:rsid w:val="005F0778"/>
     <w:rsid w:val="00631EBB"/>
     <w:rsid w:val="006F4BDA"/>
+    <w:rsid w:val="00713B89"/>
+    <w:rsid w:val="007606E3"/>
     <w:rsid w:val="00762D49"/>
     <w:rsid w:val="00770BAA"/>
+    <w:rsid w:val="007722BA"/>
+    <w:rsid w:val="007732C7"/>
     <w:rsid w:val="0079268C"/>
     <w:rsid w:val="007B7BAE"/>
     <w:rsid w:val="008062D8"/>
     <w:rsid w:val="00836B0B"/>
+    <w:rsid w:val="00870009"/>
     <w:rsid w:val="00870DB2"/>
     <w:rsid w:val="00886992"/>
     <w:rsid w:val="00887B7D"/>
     <w:rsid w:val="00912813"/>
     <w:rsid w:val="009244E4"/>
     <w:rsid w:val="00935D4C"/>
     <w:rsid w:val="009377C6"/>
     <w:rsid w:val="009E5E26"/>
     <w:rsid w:val="00A003E7"/>
     <w:rsid w:val="00A15159"/>
     <w:rsid w:val="00A368A3"/>
     <w:rsid w:val="00A44484"/>
+    <w:rsid w:val="00A535D4"/>
+    <w:rsid w:val="00A92FA3"/>
+    <w:rsid w:val="00A97E36"/>
+    <w:rsid w:val="00AB0FAF"/>
+    <w:rsid w:val="00AE2ECF"/>
+    <w:rsid w:val="00AE35F7"/>
+    <w:rsid w:val="00B223F9"/>
+    <w:rsid w:val="00B830D8"/>
     <w:rsid w:val="00BB5488"/>
     <w:rsid w:val="00BC490B"/>
     <w:rsid w:val="00C4177A"/>
     <w:rsid w:val="00C45DE8"/>
     <w:rsid w:val="00C90FE1"/>
     <w:rsid w:val="00C91468"/>
+    <w:rsid w:val="00C9282F"/>
     <w:rsid w:val="00C93A31"/>
+    <w:rsid w:val="00CF322B"/>
     <w:rsid w:val="00CF5BA0"/>
     <w:rsid w:val="00CF6447"/>
     <w:rsid w:val="00D6157E"/>
     <w:rsid w:val="00D77589"/>
     <w:rsid w:val="00DB6A2F"/>
+    <w:rsid w:val="00DC5B16"/>
+    <w:rsid w:val="00DE0AA0"/>
     <w:rsid w:val="00DE443C"/>
     <w:rsid w:val="00E13BC5"/>
     <w:rsid w:val="00E45EA3"/>
     <w:rsid w:val="00E51C9D"/>
     <w:rsid w:val="00F1177E"/>
+    <w:rsid w:val="00F218E2"/>
+    <w:rsid w:val="00F26ED6"/>
     <w:rsid w:val="00F62C28"/>
     <w:rsid w:val="00F70D6A"/>
+    <w:rsid w:val="00F848A6"/>
     <w:rsid w:val="00FF146A"/>
+    <w:rsid w:val="00FF261E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -27474,54 +27623,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067EC4DE1791E2B4EA58A7571ABC53335" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dae791c04f488c5225603968af757ea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13f4b1e4-0d4c-46e5-97b4-e54254471a98" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="1a328720-1792-4e87-b2a9-dbdb07f5995e" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="48007c19602b70cf2f24114e5a3f6668" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accountable" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Priority" minOccurs="0"/>
                 <xsd:element ref="ns3:_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:Responsible_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Phase_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
@@ -27811,183 +27956,180 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
     <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PM</Value>
       <Value>PDC</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
     <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
     <UserGroup xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UserGroup>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D40F8DF5-8AF8-4638-A808-C9045FA58768}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC85919E-7F06-43A0-9FBE-B509E0478C56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0903485E-7B3C-4240-A26B-967A8C4A12E0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9706A7-1891-4C80-930A-0947E3E49E8C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E9706A7-1891-4C80-930A-0947E3E49E8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0903485E-7B3C-4240-A26B-967A8C4A12E0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1717</Words>
-  <Characters>10042</Characters>
+  <Words>1855</Words>
+  <Characters>10574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Electrical Items Bid Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11736</CharactersWithSpaces>
+  <CharactersWithSpaces>12405</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Electrical Items Bid Form</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010067EC4DE1791E2B4EA58A7571ABC53335</vt:lpwstr>
   </property>
 </Properties>