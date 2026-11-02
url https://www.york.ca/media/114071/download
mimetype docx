--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -40,57 +40,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="625C3204" w14:textId="62766A9F" w:rsidR="008524C0" w:rsidRPr="00E16B31" w:rsidRDefault="008524C0" w:rsidP="00DF1909">
       <w:pPr>
         <w:pStyle w:val="StyleCalibri18ptBoldCenteredAfter24ptCondensedby"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Electrical</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16B31">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specifications</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="003158FD">
+      <w:r w:rsidR="003158FD" w:rsidRPr="00E16B31">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:spacing w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r w:rsidRPr="00E16B31">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F7AC48" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00E16B31" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0998FE0E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00E16B31" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -241,62 +240,74 @@
     </w:p>
     <w:p w14:paraId="105BF7A6" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>ASTM</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t xml:space="preserve">ASTM International (formerly American Society for Testing and Materials) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33384B7C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t xml:space="preserve">AWG </w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>American Wire Gauge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B4A606" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
+    <w:p w14:paraId="11B4A606" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>BCD</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>Bolt Circle Diameter</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3319F65B" w14:textId="2F49A799" w:rsidR="00B95A4D" w:rsidRPr="00685009" w:rsidRDefault="00B95A4D" w:rsidP="00877325">
+      <w:pPr>
+        <w:pStyle w:val="TRNAbbreviation"/>
+      </w:pPr>
+      <w:r>
+        <w:t>BLE</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Bluetooth Low Energy</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="5A51DCB7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>c/w</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>complete with</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118D3C96" w14:textId="4C32DA93" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>Celsius</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F81138" w14:textId="2651863C" w:rsidR="00D56F97" w:rsidRPr="00685009" w:rsidRDefault="00D56F97" w:rsidP="00877325">
@@ -482,63 +493,63 @@
       <w:r w:rsidRPr="00685009">
         <w:t>IES</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>Illumination Engineering Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656792FC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>ITE</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>Institute of Transportation Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="517EB266" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
+        <w:lastRenderedPageBreak/>
         <w:t>ITS</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>Intelligent Transportation Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F15A575" w14:textId="7A2AF95F" w:rsidR="00CD2C0F" w:rsidRPr="00685009" w:rsidRDefault="00CD2C0F" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Kelvin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048EDFA1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>LB</w:t>
       </w:r>
       <w:r w:rsidRPr="00685009">
         <w:tab/>
         <w:t>Trade Description for an Access Fitting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7825DE87" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00685009" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNAbbreviation"/>
       </w:pPr>
       <w:r w:rsidRPr="00685009">
         <w:t>LED</w:t>
@@ -849,64 +860,61 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00962350">
         <w:t xml:space="preserve"> years</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="00962350">
         <w:t xml:space="preserve"> previous experience in the construction and maintenance of traffic control signal and street lighting systems and be acceptable to the </w:t>
       </w:r>
       <w:r w:rsidR="00776574">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00962350">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF61B4C" w14:textId="067F0A35" w:rsidR="008524C0" w:rsidRPr="00962350" w:rsidRDefault="008524C0" w:rsidP="00D031CF">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00962350">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor's field representative shall be a qualified journeyperson electrician certified under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00962350">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ontario College of Trades and Apprenticeship Act, 2009</w:t>
       </w:r>
       <w:r w:rsidRPr="00962350">
-        <w:t xml:space="preserve">, SO 2009, c 22, or a </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">workman who is similarly qualified by training and experience and is otherwise acceptable to the </w:t>
+        <w:t xml:space="preserve">, SO 2009, c 22, or a workman who is similarly qualified by training and experience and is otherwise acceptable to the </w:t>
       </w:r>
       <w:r w:rsidR="00776574">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00962350">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F81F898" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00962350" w:rsidRDefault="008524C0" w:rsidP="00877325">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00962350">
         <w:t>Codes, Rules and Regulations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082AABB9" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00962350" w:rsidRDefault="008524C0" w:rsidP="00D031CF">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00962350">
         <w:t>All electrical work shall be performed in accordance with the twenty-seventh edition of the "Ontario Electrical Safety Code" consisting of CSA Standard C22.1-18, "Canadian Electrical Code Part 1" with specific amendments for Ontario and all appending bulletins issued by the Electrical Safety Authority of Ontario which are applicable to the work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680A9D24" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00962350" w:rsidRDefault="008524C0" w:rsidP="00D031CF">
@@ -2477,51 +2485,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F66609B" w14:textId="5B468B2B" w:rsidR="00101304" w:rsidRPr="004C5941" w:rsidDel="00101304" w:rsidRDefault="00101304" w:rsidP="00101304">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941" w:rsidDel="00101304">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by the Owner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A03BF0" w14:textId="48C18945" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="41A03BF0" w14:textId="54A4258A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of </w:t>
       </w:r>
       <w:r w:rsidR="008F3117" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Superpave 12.5</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> asphalt</w:t>
       </w:r>
       <w:r w:rsidR="008F3117" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
@@ -2535,103 +2543,103 @@
         <w:t>and payment for this work will be made</w:t>
       </w:r>
       <w:r w:rsidR="008F3117" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r w:rsidR="008F3117">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F3117" w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="008F3117" w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cold patch asphalt may be used for </w:t>
       </w:r>
       <w:r w:rsidR="007512EB">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">temporary </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">minor restorations with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
@@ -3026,65 +3034,77 @@
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>complet</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> drill log sheets and provid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> copies to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> upon request.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9A2E29" w14:textId="6C403FB8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="6A9A2E29" w14:textId="1021B4E3" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">onduit shall be installed </w:t>
       </w:r>
       <w:r w:rsidRPr="00773AEF">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>1000</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4B22">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773AEF">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>000</w:t>
       </w:r>
       <w:r w:rsidRPr="00155793">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>mm below the final grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E9C897" w14:textId="77D96F73" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>olyethylene conduit shall be continuous with no joints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC11FB3" w14:textId="3BBB3FC4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
@@ -4178,142 +4198,142 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D871683" w14:textId="77777777" w:rsidR="00101304" w:rsidRPr="004C5941" w:rsidDel="00101304" w:rsidRDefault="00101304" w:rsidP="00101304">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941" w:rsidDel="00101304">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by the Owner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4277942E" w14:textId="6D2FA3DB" w:rsidR="00101304" w:rsidRDefault="00101304" w:rsidP="00101304">
+    <w:p w14:paraId="4277942E" w14:textId="732A33C5" w:rsidR="00101304" w:rsidRDefault="00101304" w:rsidP="00101304">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of Superpave 12.5 asphalt </w:t>
       </w:r>
       <w:r w:rsidR="00BA16D6" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>and payment for this work will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cold patch asphalt may be used for </w:t>
       </w:r>
       <w:r w:rsidR="00F934F3">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">temporary </w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>minor restorations with the prior approval of the Owner. All hard surfaces shall be restored to their original, pre-construction condition or better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3588C2DE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
@@ -4663,142 +4683,142 @@
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1920203E" w14:textId="4D65FCC5" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
+    <w:p w14:paraId="1920203E" w14:textId="454C9FF3" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of Superpave 12.5 asphalt </w:t>
       </w:r>
       <w:r w:rsidR="00BA16D6" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>and payment for this work will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cold patch asphalt may be used for temporary minor restorations with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>. All hard surfaces shall be restored to their original, pre-construction condition or better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0081B8C1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
@@ -5162,142 +5182,142 @@
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26017F24" w14:textId="5A11C234" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
+    <w:p w14:paraId="26017F24" w14:textId="55C739DF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of Superpave 12.5 asphalt </w:t>
       </w:r>
       <w:r w:rsidR="00BA16D6" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>and payment for this work will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Cold patch asphalt may be used for temporary minor restorations with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>. All hard surfaces shall be restored to their original, pre-construction condition or better.</w:t>
       </w:r>
@@ -5712,142 +5732,142 @@
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C73C5B" w14:textId="17F4E377" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
+    <w:p w14:paraId="47C73C5B" w14:textId="3443E5C5" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of Superpave 12.5 asphalt </w:t>
       </w:r>
       <w:r w:rsidR="00BA16D6" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>and payment for this work will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cold patch asphalt may be used for temporary minor restorations with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>. All hard surfaces shall be restored to their original, pre-construction condition or better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41634EE4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
@@ -6446,155 +6466,155 @@
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF04C18" w14:textId="3624D87D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
+    <w:p w14:paraId="7CF04C18" w14:textId="004BF544" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of Superpave 12.5 asphalt </w:t>
       </w:r>
       <w:r w:rsidR="00BA16D6" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>and payment for this work will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9299B">
-[...34 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Cold patch asphalt may be used for </w:t>
+        <w:t xml:space="preserve">. Cold patch asphalt may be used for temporary </w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">temporary minor restorations with the prior approval of </w:t>
+        <w:t xml:space="preserve">minor restorations with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>. All hard surfaces shall be restored to their original, pre-construction condition or better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A42B1B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A16845A" w14:textId="32B959B8" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
@@ -7158,154 +7178,154 @@
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">All grassed areas shall be reinstated with a minimum of 100 mm of good quality imported topsoil and sodded or seeded as required by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255771D2" w14:textId="38A73028" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
+    <w:p w14:paraId="255771D2" w14:textId="5DFFD37E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00925FAE" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor shall restore all asphalt boulevards and median islands using 50 mm of Superpave 12.5 asphalt </w:t>
       </w:r>
       <w:r w:rsidR="001829B3" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">and payment </w:t>
       </w:r>
       <w:r w:rsidR="00BA16D6" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">for this work </w:t>
       </w:r>
       <w:r w:rsidR="001829B3" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9299B" w:rsidRPr="003C7D31">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Select the applicable item]</w:t>
       </w:r>
       <w:r w:rsidR="00A9299B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
+        <w:t>Item R30</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
         <w:t xml:space="preserve">Item R305 </w:t>
       </w:r>
-      <w:r w:rsidR="00A9299B">
+      <w:r w:rsidR="00915CF2">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3117">
+      <w:r w:rsidR="00915CF2" w:rsidRPr="008F3117">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> Superpave, Surface Course, Hot Mix Asphalt</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Remove and Replace Miscellaneous Superpave Hot Mix Asphalt</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">. Cold patch asphalt may be used for temporary minor restorations with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="004C5941">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>. All hard surfaces shall be restored to their original, pre-construction condition or better.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B64834" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
@@ -7605,174 +7625,137 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="61957AD6" w14:textId="37BF170E" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc42773509"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E204</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install </w:t>
       </w:r>
       <w:r w:rsidR="00A437A5" w:rsidRPr="00A437A5">
         <w:t xml:space="preserve">1.5 Metre </w:t>
       </w:r>
       <w:r>
         <w:t>Pedestrian Pushbutton</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve"> Pole</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="3E963F01" w14:textId="77D020F7" w:rsidR="008524C0" w:rsidRPr="00F073E2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="24FBEC58" w14:textId="4F4902DA" w:rsidR="008524C0" w:rsidRPr="00F073E2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F073E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>This Specification shall be read in conjunction with OPSS.MUNI 2423 (April 20</w:t>
-[...5 lines deleted...]
-        <w:t>22</w:t>
+        <w:t>The following Standard Drawings are applicable to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this item</w:t>
       </w:r>
       <w:r w:rsidRPr="00F073E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>: E-2.13, E-3.06 and E-3.36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281AAF25" w14:textId="61398DFC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:ind w:left="50"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a 1.5 metre pedestrian pushbutton pole in the location(s) shown on the Drawings and in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-2.13, E-3.06 and E-3.36. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683C09C1" w14:textId="12A4616F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="683C09C1" w14:textId="3C50562F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The pole shall be </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> shall meet the requirements of OPSS.MUNI 2423.</w:t>
+      <w:r w:rsidR="001D36B3">
+        <w:t>a straight</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4B22">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001D36B3">
+        <w:t xml:space="preserve"> round aluminum pedestrian pushbutton pole, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">and shall be supplied complete with a </w:t>
+      </w:r>
+      <w:r w:rsidR="00587D5E">
+        <w:t xml:space="preserve">closed top and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">base plate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB5C6DE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall verify the bolt circle requirements with the pole manufacturer prior to constructing the concrete pole base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9B1661" w14:textId="043589CC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
         <w:lastRenderedPageBreak/>
-        <w:t>The Contractor shall verify the bolt circle requirements with the pole manufacturer prior to constructing the concrete pole base.</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005407A8">
         <w:t xml:space="preserve">Contractor shall install the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>pole directly on top of the concrete pole base and level</w:t>
       </w:r>
       <w:r w:rsidR="00566199">
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> with galvanized steel shims. Double nutting of a pole will not be allowed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006B57DF" w14:textId="7454D013" w:rsidR="00182388" w:rsidRPr="00C3115D" w:rsidRDefault="005407A8" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall p</w:t>
       </w:r>
       <w:r w:rsidR="00182388">
         <w:t xml:space="preserve">osition </w:t>
       </w:r>
@@ -7962,88 +7945,108 @@
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ctagonal steel pole</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall meet the requirements of OPSS.MUNI 2423.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647988AD" w14:textId="20F23755" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">All octagonal steel poles shall be standard duty poles </w:t>
       </w:r>
       <w:r>
         <w:t>except for the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257D3B47" w14:textId="2A3B0079" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
+    <w:p w14:paraId="257D3B47" w14:textId="5023C099" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>m octagonal steel poles with a mast arm length greater than 3.0m shall be heavy duty poles</w:t>
       </w:r>
       <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5057D1E2" w14:textId="06A09609" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>7.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>m octagonal steel poles shall be heavy duty poles</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB450A">
         <w:t>; and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5057D1E2" w14:textId="1115E578" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
+    <w:p w14:paraId="3776DADD" w14:textId="62A51623" w:rsidR="00EB450A" w:rsidRPr="00C3115D" w:rsidRDefault="00EB450A" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C3115D">
-[...8 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">10.7m octagonal steel poles with </w:t>
+      </w:r>
+      <w:r w:rsidR="00602C11">
+        <w:t>digital</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> “no right on red” signs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>shall be heavy duty poles</w:t>
+      </w:r>
+      <w:r w:rsidR="00033924">
         <w:t>.</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541BA2B1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall verify the bolt circle requirements with the pole manufacturer prior to constructing the concrete pole base.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433D471A" w14:textId="05BED77E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005407A8">
         <w:t xml:space="preserve">Contractor shall install the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>pole directly on top of the concrete pole base and level</w:t>
       </w:r>
       <w:r w:rsidR="00566199">
         <w:t xml:space="preserve"> it</w:t>
@@ -8135,127 +8138,169 @@
         <w:t xml:space="preserve"> to complete </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29534F05" w14:textId="37638E52" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r>
         <w:t>E206</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Sectional Steel Pole</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="7C0B3A5F" w14:textId="5522B07F" w:rsidR="008524C0" w:rsidRPr="00F073E2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="7C0B3A5F" w14:textId="1D64791A" w:rsidR="008524C0" w:rsidRPr="00F073E2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F073E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>This Specification shall be read in conjunction with OPSS.MUNI 2422 (Nov 20</w:t>
       </w:r>
       <w:r w:rsidR="00587524">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00F073E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and OPSS.MUNI 245</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A3E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Apr 2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F073E2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CB3A42" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00F073E2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F073E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-2.17, E-2.18 and E-3.06.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E04CCA1" w14:textId="27B281E9" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a sectional steel pole in the location(s) shown on the Drawings and in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-2.17, E-2.18 and E-3.06. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292B2A8F" w14:textId="77189AB2" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The pole shall be sectional hot dipped galvanized steel and shall be supplied complete with a pole cap and base plate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780C8344" w14:textId="062E8A8F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="780C8344" w14:textId="59A892B0" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ectional steel pole</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve"> shall meet the requirements of OPSS.MUNI 2422.</w:t>
+        <w:t xml:space="preserve"> shall meet the requirements of OPSS.MUNI 2422</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E21B4E">
+        <w:t xml:space="preserve">for heavy duty poles and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D7">
+        <w:t>OPSS.MUNI 245</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A3E">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21B4E">
+        <w:t xml:space="preserve"> for standard duty poles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1314C74F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall verify the bolt circle requirements with the pole manufacturer prior to constructing the concrete pole base.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2EE211" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall install three (3) self-tapping screws or impact inserted pins, equally spaced</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> in the overlap of all sections of the pole.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A35AC6" w14:textId="7602CDDC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
@@ -8405,68 +8450,68 @@
         <w:t xml:space="preserve">The Contractor shall supply and install a wood traffic signal pole </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in the location(s) shown on the Drawings and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">in accordance with Standard Drawing E-3.01. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEB856B" w14:textId="6ADEF86A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">ole length(s) are shown on the Drawings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6A3E80" w14:textId="48671763" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ole</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall be set in the soil to a depth in accordance with the Ontario Electrical Safety Code, Table 104.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EC8C2B" w14:textId="29B5B8ED" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ole</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall be Western Red Cedar, Class 3, with preservative butt treatment conforming to CSA 015.2-1969 and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CSA </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">080-1974 or </w:t>
       </w:r>
       <w:r w:rsidR="00B11717" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">equivalent </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">pressure treated pine. A used pole, in good condition, is acceptable subject to the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
@@ -8681,65 +8726,65 @@
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Temporary Traffic Signal Stand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="45DEA63F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00F073E2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F073E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.32.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099C85FF" w14:textId="7AE054EC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t>The Contractor shall supply and install a temporary traffic signal stand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the location(s) shown on the Drawings and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> in accordance with Standard Drawing E-3.32.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CD4993" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
-        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628C603F" w14:textId="6C40D6BF" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each temporary traffic signal stand supplied and installed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E55348B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65CD824C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
@@ -8964,67 +9009,67 @@
       <w:r w:rsidRPr="00291D5E">
         <w:t>E-3.04A (Concrete Pole Aerial Installation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EF87EB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00291D5E">
         <w:t>E-3.05 (Wood Pole Buried Installation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303E2DE5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00291D5E">
         <w:t>E-3.05A (Concrete Pole Buried Installation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7376D7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00291D5E">
+        <w:lastRenderedPageBreak/>
         <w:t>E-3.06 (Steel Poles)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A30F57" w14:textId="0746C033" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r>
         <w:t>E-3.12 (All Poles/Installations)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E905267" w14:textId="543BBD65" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ast arm length</w:t>
       </w:r>
       <w:r>
         <w:t>(s) are</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B5EC12" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2E4049" w14:textId="048DD54C" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
@@ -9246,55 +9291,55 @@
       </w:r>
       <w:r>
         <w:t>The Contractor shall also supply and install riser wire, as required.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B6A61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707F827C" w14:textId="4847D63F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">LED signal displays shall be a </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">re-qualified Product by the California Department of Transportation (Caltrans) or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">quivalent. All modules shall be ITE compliant and labelled as such. The top entry hub shall be plugged with the device made for this purpose complete with </w:t>
+        <w:t xml:space="preserve">quivalent. All modules shall be ITE compliant and labelled as </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:lastRenderedPageBreak/>
-        <w:t>a gasket. The bottom entry hub shall be plugged with the device made for this purpose but omitting the gasket.</w:t>
+        <w:t>such. The top entry hub shall be plugged with the device made for this purpose complete with a gasket. The bottom entry hub shall be plugged with the device made for this purpose but omitting the gasket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDE8B9C" w14:textId="7D8A0844" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The diameter of the LED lenses shall be as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3870"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1643"/>
       </w:tblGrid>
@@ -11990,52 +12035,62 @@
     </w:p>
     <w:p w14:paraId="291C4E0C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEAE8DE" w14:textId="095D4D2E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F46390" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc42773541"/>
+      <w:commentRangeStart w:id="32"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E403</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="32"/>
+      <w:r w:rsidR="00BA28F8" w:rsidRPr="00ED3847">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="32"/>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Construct Earth Platform for Traffic Signal Controller Pad</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="759C801F" w14:textId="00EF30C6" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">This Specification shall be read in conjunction with </w:t>
       </w:r>
       <w:r w:rsidR="00A01DE5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>OPSS.MUNI 1010 (Apr 2025)</w:t>
@@ -12150,65 +12205,65 @@
     </w:p>
     <w:p w14:paraId="54578CFC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC8847A" w14:textId="7E2E35CF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508F097F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc42773542"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc42773542"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E404</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Temporary </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Mast Extension</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="1A6C2A6D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A4508B" w14:textId="3A193382" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a temporary mast extension in the location(s) shown on the Drawings and in accordance with Standard Drawing E-3.16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B2C022" w14:textId="7CA2D870" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
@@ -12268,65 +12323,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="35AA7DC4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A79860" w14:textId="5432B12D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008D825B" w14:textId="37C3F752" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc42773543"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc42773543"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E405</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install </w:t>
       </w:r>
       <w:r>
         <w:t>Four</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>-Way Span Cable Bracket</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="4FCE8A9D" w14:textId="5D363592" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall supply and install a </w:t>
       </w:r>
       <w:r>
         <w:t>four</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">-way span cable bracket for mounting </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>four</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>-</w:t>
@@ -12446,59 +12501,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18ED68FF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E1B4CF" w14:textId="1D09D5BE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE24F8C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc42773544"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc42773544"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E406</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Pedestrian Pushbutton</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="3412B2B5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-3.04, E-3.05 and E-3.06.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C5EA58A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
@@ -12701,149 +12756,191 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8DCC88" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EC70A5" w14:textId="0983C8C1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AA51DF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc42773545"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc42773545"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E407</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Accessible Pedestrian Signal Station</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="7C138903" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147C305A" w14:textId="21D6DF36" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> accessible pedestrian signal station, complete with mounting hardware</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and riser wire, in the location(s) shown on the Drawings</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B57B4B3" w14:textId="10F92E12" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="7B57B4B3" w14:textId="12415841" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ccessible pedestrian signal station</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3115D">
-        <w:t>Polara Engineering Incorporated, Model EN25BNO-PY,</w:t>
+      <w:r w:rsidR="00A402D7">
+        <w:t xml:space="preserve">contactless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Polara </w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D7">
+        <w:t>Enterprises, LLC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Model </w:t>
+      </w:r>
+      <w:r w:rsidR="00A402D7">
+        <w:t>iDS2, Part No. iDS25ON0-Y,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>quivalent.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0141601E" w14:textId="00B99AC0" w:rsidR="00A402D7" w:rsidRPr="00A402D7" w:rsidRDefault="00A402D7" w:rsidP="00A402D7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A402D7">
+        <w:t xml:space="preserve">The accessible pedestrian signal station shall be supplied without a sign. The sign </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504DD">
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402D7">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504DD">
+        <w:t>supplied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402D7">
+        <w:t xml:space="preserve"> by the Owner and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504DD">
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A402D7">
+        <w:t>installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744CC6FF" w14:textId="77777777" w:rsidR="00A402D7" w:rsidRDefault="00A402D7" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6EBC2638" w14:textId="192A85CB" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ccessible pedestrian signal station</w:t>
       </w:r>
       <w:r>
         <w:t>s shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> be installed in accordance with the manufacturer’s specifications and Standard Drawing E-3.30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5B84E8" w14:textId="0CCAC49C" w:rsidR="00C17851" w:rsidRPr="00C3115D" w:rsidRDefault="00C17851" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Any modifications to the traffic signal controller cabinet, including wiring, required to implement proper operation of the accessible pedestrian signal station shall be completed under this item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43132176" w14:textId="33A277B1" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t>two-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">wire </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">entral </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
@@ -13026,120 +13123,166 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="06F9236A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED048DD" w14:textId="75CBCAAC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37881855" w14:textId="262B0DCA" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc42773546"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc42773546"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E408</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Two</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Way Accessible Pedestrian Signal Station</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="7B1A4ABE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB2615F" w14:textId="406F89FC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a two</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>way accessible pedestrian signal station, complete with mounting hardware</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and riser wire, in the location(s) shown on the Drawings</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684E4736" w14:textId="426912F3" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="684E4736" w14:textId="1DD93525" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two-way accessible pedestrian signal stations shall be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3115D">
-        <w:t>Polara Engineering Incorporated, Model iN25AN0-Y-BD,</w:t>
+      <w:r w:rsidR="002C5B09">
+        <w:t xml:space="preserve">contactless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Polara</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09">
+        <w:t xml:space="preserve"> Enterprises, LLC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Model </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09">
+        <w:t>iDS2, Part No. iDS25ON0-Y-BD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>quivalent.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="073CB540" w14:textId="7F005166" w:rsidR="002C5B09" w:rsidRPr="002C5B09" w:rsidRDefault="002C5B09" w:rsidP="002C5B09">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve">The two-way accessible pedestrian signal station shall be supplied without a sign. The sign </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504DD">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504DD">
+        <w:t>supplied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve"> by the Owner and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B504DD">
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5B09">
+        <w:t>installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C48E3BE" w14:textId="77777777" w:rsidR="002C5B09" w:rsidRDefault="002C5B09" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1E0ECA52" w14:textId="34DAFBE4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>wo</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>way accessible pedestrian signal station</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall be installed in accordance with the manufacturer’s specifications and Standard Drawing E-3.30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38746E40" w14:textId="14B1867F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
@@ -13161,51 +13304,50 @@
         <w:t>E409</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B66B82" w14:textId="493C6EF7" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall also purchase a configurator for the programming of the station. This unit shall become the property of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22474766" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:t>The audible sounds shall be as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238AE07C" w14:textId="5F4E1A88" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:tab/>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:tab/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0092673E">
         <w:t>Canadian Melody</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:tab/>
       </w:r>
@@ -13298,216 +13440,233 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="474972F5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CC02A0" w14:textId="5B52A403" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188D98AE" w14:textId="7C690EF0" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc42773547"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc42773547"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E409</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install </w:t>
       </w:r>
       <w:r>
         <w:t>Two-</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Wire Central Control Unit for Accessible Pedestrian Signal Station</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7666852B" w14:textId="1835C04D" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="7666852B" w14:textId="18F6F6CD" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall supply and install a </w:t>
       </w:r>
       <w:r>
         <w:t>two-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>wire central control unit for use with the accessible pedestrian signal stations</w:t>
       </w:r>
+      <w:r w:rsidR="002C5B09">
+        <w:t xml:space="preserve"> where required by the system</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The central control unit shall be installed in the traffic signal controller cabinet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560FC66B" w14:textId="5408C6C6" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="560FC66B" w14:textId="4A3FB0DD" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two-wire central control units shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">Polara Engineering Inc., CCU2 EN, </w:t>
+        <w:t xml:space="preserve">Polara </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09">
+        <w:t>Enterprises, LLC, Model iCCU-S2,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>quivalent.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6E051676" w14:textId="2893D846" w:rsidR="002C5B09" w:rsidRPr="002C5B09" w:rsidRDefault="002C5B09" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5B09">
+        <w:t>The central control unit shall include all required interconnect equipment and cabinet interface cables for a complete and operational system.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="363BE431" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The central control unit shall interface between the traffic signal controller and the accessible pedestrian signal stations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32AE062A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E9F3E1" w14:textId="1F34F634" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each </w:t>
       </w:r>
       <w:r>
         <w:t>two-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>wire central control unit supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353DA939" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1991C92D" w14:textId="24C3A229" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6C2009" w14:textId="0E562EE9" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc42773549"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc42773549"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="00F544C5">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Install Traffic Signal Controller Cabinet Complete with Accessory Equipment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>(8-Phase Base Mount)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E15D97B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-3.09 and E-3.09A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1744FFDB" w14:textId="3AD69385" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall install an eight-phase solid state microprocessor-based controller cabinet with a 12 </w:t>
       </w:r>
       <w:r w:rsidR="005110BA">
         <w:t xml:space="preserve">or 16 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">position back panel </w:t>
       </w:r>
       <w:r>
         <w:t>in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D182290" w14:textId="4C74D182" w:rsidR="008524C0" w:rsidRDefault="00AB5802" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>The Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> has </w:t>
       </w:r>
       <w:r w:rsidR="008524C0">
         <w:t>pre-purchased</w:t>
       </w:r>
@@ -13605,51 +13764,51 @@
       <w:r>
         <w:t>four (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases and vehicle timing on </w:t>
       </w:r>
       <w:r>
         <w:t>eight (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases (see the attached diagram for phasing). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EB331C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="42EB331C" w14:textId="49BB4AC4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The controller shall be programmable to start up in Phase</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> 2 and 6 amber and Phase</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> 4 and 8 red intervals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54148D2A" w14:textId="3CC58FFE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The controller shall be mounted on </w:t>
@@ -13667,56 +13826,74 @@
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall provide a warranty for the controller and its equipment from the time of pick up until the time the controller is activated and inspected by </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4DEDC2" w14:textId="2CE0801F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The new traffic signal controller installation and accessory equipment shall be guaranteed by the Contractor against defects in materials and workmanship for a period of twenty-four (24) months from the date of Total Performance of the </w:t>
       </w:r>
       <w:r>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA702D7" w14:textId="5184CAF8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The Contractor shall NOT be required to provide on-call emergency repair support. ALL maintenance during the warranty period shall be performed by </w:t>
+    <w:p w14:paraId="5BA702D7" w14:textId="6CDC786F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">NOT be required to provide on-call emergency repair support. ALL maintenance during the warranty period </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">be performed by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">'s </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">lectrical </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">aintenance </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">ontractor. </w:t>
       </w:r>
@@ -13728,100 +13905,100 @@
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> determine whether any maintenance work required during the warranty period can be attributed to the Contractor's original </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">ork, and if such responsibility is assigned, </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> will bill the Contractor for the appropriate charges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3124EA5E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D84477D" w14:textId="251AA70A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each traffic signal controller </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">cabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B779BA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C59CF4" w14:textId="0A86FE55" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332301F3" w14:textId="77777777" w:rsidR="003C3CA2" w:rsidRPr="00C3115D" w:rsidRDefault="003C3CA2" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37EF42F8" wp14:editId="207DE369">
             <wp:extent cx="3799840" cy="5307965"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="5" name="Picture 5" descr="8 phase intersection diagram"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5" descr="8 phase intersection diagram"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -13831,113 +14008,117 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3799840" cy="5307965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="610EA1CA" w14:textId="0335D949" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc42773550"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc42773550"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="00F544C5">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Traffic Signal Controller Cabinet Complete with</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve"> Accessory Equipment (8-Phase Base Mount)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0961AC69" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-3.09 and E-3.09A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5459AC7E" w14:textId="39312AF5" w:rsidR="00361E93" w:rsidRDefault="009D755D" w:rsidP="009D755D">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall purchase </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00173B29">
         <w:t>Econolite NEMA TS2 T</w:t>
       </w:r>
       <w:r w:rsidR="002F1109">
         <w:t>ype-</w:t>
       </w:r>
       <w:r w:rsidRPr="00173B29">
         <w:t>1 (Plug-N-Go)</w:t>
       </w:r>
       <w:r w:rsidR="002A6352">
         <w:t xml:space="preserve">, Base Mount, 8-Phase, 16 Position </w:t>
       </w:r>
       <w:r w:rsidR="002F1109">
         <w:t>Cabinet Assembly</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, which meets the Owner’s requirements, from Econolite Canada. </w:t>
+        <w:t xml:space="preserve">, which meets the Owner’s requirements, from Econolite </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Canada. </w:t>
       </w:r>
       <w:r w:rsidR="00BC4768">
         <w:t>The Contractor shall contact Dayton Miranda</w:t>
       </w:r>
       <w:r w:rsidR="007D30ED">
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidR="00BC4768" w:rsidRPr="00173B29">
         <w:t xml:space="preserve"> 416-809-014</w:t>
       </w:r>
       <w:r w:rsidR="00BC4768">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007D30ED">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00BC4768" w:rsidRPr="00D014F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>dmiranda@econolite.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC4768">
@@ -13954,58 +14135,51 @@
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall deliver the cabinets to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> for programming and testing, at 90 Bales Drive East, East Gwillimbury, during normal business hours (i.e. 8:00 a.m. to 4:00 p.m., Monday to Friday), a minimum of 28 Days prior to the scheduled activation of the traffic control signals. </w:t>
       </w:r>
       <w:r>
         <w:t>The Contractor shall c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="00A857F6" w:rsidRPr="00D56F97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s Centralized Traffic Control System </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Centre </w:t>
+        <w:t xml:space="preserve">’s Centralized Traffic Control System Centre </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">at 1-877-464-9675 ext. 75218, a minimum of 24 hours in advance to make arrangements for the delivery. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E807C83" w14:textId="1CA30864" w:rsidR="008524C0" w:rsidRPr="00760853" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall pick up the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">controller cabinets from </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> after the hydro service at the intersection has been energized and a minimum of </w:t>
       </w:r>
       <w:r>
         <w:t>two (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
@@ -14022,106 +14196,112 @@
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall install </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> 8-phase, solid state microprocessor-based controller with a 1</w:t>
       </w:r>
       <w:r w:rsidR="005110BA">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00032F93">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>position back panel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEF3DCE" w14:textId="0A6D322E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="7CEF3DCE" w14:textId="1FFC664B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>The controller shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> set up to operate on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">phases </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t>2, 4, 6, and 8 and in a semi</w:t>
+        <w:t>2, 4, 6 and 8 and in a semi</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">actuated mode. Phases 1, 3, 5, 7 will not be used for the initial installation. </w:t>
+        <w:t>actuated mode. Phases 1, 3, 5</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 7 will not be used for the initial installation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01230160" w14:textId="1A2ACD5B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The controller shall provide for pedestrian timing on </w:t>
       </w:r>
       <w:r>
         <w:t>four (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases and vehicle timing on </w:t>
       </w:r>
       <w:r>
         <w:t>eight (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases (see the diagram below for phasing). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F864F7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="36F864F7" w14:textId="1E144076" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The controller shall be programmable to start up in Phases 2 and 6 amber and Phases 4 and 8 red intervals. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72462E32" w14:textId="7714C9D6" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The controller shall be mounted on a concrete pad in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-3.09 and E-3.09A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53321080" w14:textId="22E52D3A" w:rsidR="003C1F66" w:rsidRPr="00C3115D" w:rsidRDefault="003C1F66" w:rsidP="003C1F66">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
@@ -14139,59 +14319,74 @@
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The new traffic signal controller installation and accessory equipment shall be guaranteed by the Contractor against defects in materials and workmanship for a period of </w:t>
       </w:r>
       <w:r>
         <w:t>twenty-four (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> months from the date of Total Performance of the </w:t>
       </w:r>
       <w:r>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4D3356" w14:textId="34AA3ABE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ALL maintenance during the warranty period shall be performed by </w:t>
+    <w:p w14:paraId="6F4D3356" w14:textId="1142165F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">NOT be required to provide on-call emergency repair support. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ALL maintenance during the warranty period </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">be performed by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">lectrical </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">aintenance contractor. </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>The Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> will determine whether any maintenance work required during the warranty period can be attributed to the Contractor’s original work, and if such responsibility is assigned, </w:t>
       </w:r>
@@ -14213,79 +14408,79 @@
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258B43EC" w14:textId="1568A3A3" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>each traffic signal controller cabinet supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB98E0C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8B4FFA" w14:textId="6A5A52D1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A88200E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="359374C3" wp14:editId="386C0EE2">
             <wp:extent cx="3799840" cy="5307965"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="2" name="Picture 2" descr="8 phase intersection diagram"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="8 phase intersection diagram"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -14295,62 +14490,62 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3799840" cy="5307965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3342AB34" w14:textId="43DD6C7B" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc42773551"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc42773551"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Install Traffic Signal Controller Cabinet Complete with Accessory Equipment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>(8-Phase Pole Mount)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAEB5DF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
@@ -14383,77 +14578,80 @@
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> has pre-</w:t>
       </w:r>
       <w:r w:rsidR="008524C0">
         <w:t xml:space="preserve">purchased </w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">the traffic signal controller complete with </w:t>
       </w:r>
       <w:r w:rsidR="008524C0">
         <w:t>accessory</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> equipment. The Contractor shall pick up the controller </w:t>
       </w:r>
       <w:r w:rsidR="008524C0">
         <w:t xml:space="preserve">and accessory equipment </w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">’s Operations Centre </w:t>
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Operations Centre </w:t>
       </w:r>
       <w:r w:rsidR="008524C0">
         <w:t xml:space="preserve">located </w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">at 90 Bales Drive East, East Gwillimbury. The controller and accessory equipment </w:t>
       </w:r>
       <w:r w:rsidR="008524C0">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> be set up and tested by </w:t>
       </w:r>
       <w:r>
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6166B41A" w14:textId="70FA4DDA" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="007B365D">
         <w:t xml:space="preserve">Contractor shall set up the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">controller </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">to operate on phases </w:t>
       </w:r>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[insert phases]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> and in a </w:t>
       </w:r>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[insert fully actuated or semi actuated]</w:t>
@@ -14481,51 +14679,51 @@
       <w:r>
         <w:t>four (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases and vehicle timing on </w:t>
       </w:r>
       <w:r>
         <w:t>eight (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases (see the attached diagram for phasing). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051438F0" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="051438F0" w14:textId="4D9E648C" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The controller shall be programmable to start up in Phase</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> 2 and 6 amber and Phase</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> 4 and 8 red intervals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D8F9F8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The controller shall be mounted on a pole in accordance with Standard Drawing E-3.10.</w:t>
@@ -14537,56 +14735,74 @@
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall provide a warranty for the controller and its equipment from the time of pick up until the time the controller is activated and inspected by </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0E8124" w14:textId="3EFD60DD" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The new traffic signal controller installation and accessory equipment shall be guaranteed by the Contractor against defects in materials and workmanship for a period of twenty-four (24) months from the date of Total Performance of the </w:t>
       </w:r>
       <w:r>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7D1E76" w14:textId="2178D3EC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The Contractor shall NOT be required to provide on-call emergency repair support. ALL maintenance during the warranty period shall be performed by </w:t>
+    <w:p w14:paraId="7A7D1E76" w14:textId="3465F6C8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">NOT be required to provide on-call emergency repair support. ALL maintenance during the warranty period </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">be performed by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">'s </w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">lectrical </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">aintenance </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">ontractor. </w:t>
       </w:r>
@@ -14701,76 +14917,76 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3799840" cy="5307965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0744FE5E" w14:textId="3ADEF704" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc42773552"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc42773552"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Relocate Existing Traffic Signal Controller Cabinet Complete </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>ith</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Toc42773553"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc42773553"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Accessory Equipment (8-Phase Base Mount)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="7CDF1F48" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-3.09 and 3.09A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C003C5" w14:textId="01DEC50A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>he Contractor shall relocate the existing eight-phase solid state microprocessor-based controller</w:t>
       </w:r>
@@ -14829,51 +15045,51 @@
       <w:r>
         <w:t>four (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases and vehicle timing on </w:t>
       </w:r>
       <w:r>
         <w:t>eight (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> phases (see attached diagram for phasing). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4FAE55" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="6D4FAE55" w14:textId="7A679DB2" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The controller shall be programmable to start up in Phases 2 and 6 amber and Phases 4 and 8 red intervals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DFDBC8" w14:textId="32EB103E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:lastRenderedPageBreak/>
         <w:t>The controller shall be mounted on the new concrete pad in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-3.09 and E-3.09A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFF4686" w14:textId="5404579C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
@@ -14997,63 +15213,63 @@
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3799840" cy="5307965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3713D63F" w14:textId="16B72DB2" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc42773554"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc42773554"/>
       <w:r w:rsidRPr="00ED3847">
         <w:lastRenderedPageBreak/>
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Ground Rod</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="0F0F08E1" w14:textId="4C6BB305" w:rsidR="008524C0" w:rsidRPr="00622605" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00622605">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-3.01,</w:t>
       </w:r>
       <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -15307,80 +15523,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="122D82B9" w14:textId="6F112711" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>For temporary traffic signal installation</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00032F93">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> the Contractor shall supply and install a </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>#6 AWG, RWU90 green, stranded copper ground wire in accordance with Standard Drawing E-3.01.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FCA482" w14:textId="340F6CDA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="76FCA482" w14:textId="58FEF0E3" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>Connection</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> to ground rod</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall be made with </w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">hermit </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t>eld connector</w:t>
+        <w:t>eld</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4737">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A3E">
+        <w:t xml:space="preserve">or Owner-approved compression </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>connector</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553FFCFF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12D9A086" w14:textId="1369A53B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>each ground rod supplied and installed</w:t>
@@ -15390,62 +15618,62 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="41EFFF02" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F16D0C3" w14:textId="7AB89D08" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195384EF" w14:textId="0C60C5F5" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc42773555"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc42773555"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Replace Existing Load Centre</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="341F923A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>This Specification shall be read in conjunction with OPSS.MUNI 604 (Nov 2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3986E6" w14:textId="4D89A2D3" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
@@ -15474,59 +15702,59 @@
         <w:t>replace it with a new load centre</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF8F880" w14:textId="6FBE733E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The new load centre shall be Square D Model CQ018M100RB or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>quivalent, complete with top entry hub.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29622343" w14:textId="0857B40F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t>The Contractor shall also supply and install power supply cable from the new service to the existing traffic signal controller.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EF963C" w14:textId="34385198" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">power </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>supply cable shall be single conductor, stranded copper, low voltage cable, rated 600 volts and RWU90. The low voltage cable shall meet the requirements of OPSS.MUNI 604.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66634DEB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The cable shall be sized so as to satisfy the voltage drop requirements of the electrical/electronic equipment and shall not exceed 5%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB10D36" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply circuit breakers in the new load centre as follows:</w:t>
       </w:r>
     </w:p>
@@ -15611,67 +15839,67 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D49A84C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCA540F" w14:textId="3D0002C4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1607A562" w14:textId="04E52752" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc42773556"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc42773556"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094105A">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>upply and Install Equipment for Power Supply</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="12D95A2C" w14:textId="07EA1785" w:rsidR="008524C0" w:rsidRPr="002872F6" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002872F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
       </w:r>
       <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">[Delete </w:t>
       </w:r>
       <w:r w:rsidR="00A92984">
@@ -15946,101 +16174,101 @@
         <w:pStyle w:val="TRNBody"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">Square D Catalogue No. QOM 100 VHL (100 amp), or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>quivalent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A25527" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> This shall be used as the main circuit breaker</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A998D9" w14:textId="0123C3F9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA5AE3">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>indicate number of circuits</w:t>
       </w:r>
       <w:r w:rsidR="00EA5AE3">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> - 40</w:t>
       </w:r>
       <w:r w:rsidR="00C576C2">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>amp breaker(s) for illumination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C59BB50" w14:textId="65E8C402" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">1 - 40 amp breaker for the </w:t>
       </w:r>
       <w:r w:rsidR="00EA5AE3">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>future</w:t>
       </w:r>
       <w:r w:rsidR="00EA5AE3">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> traffic signals</w:t>
       </w:r>
     </w:p>
@@ -16192,154 +16420,196 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6A7557" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B243B4E" w14:textId="43F0A636" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68042215" w14:textId="78892E1F" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc42773557"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc42773557"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Connection to Power by </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r>
         <w:t>Local Hydro Authority</w:t>
       </w:r>
       <w:r w:rsidR="00F90D54">
         <w:t xml:space="preserve"> (Cash Allowance)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019C7E7D" w14:textId="0DC0C309" w:rsidR="008524C0" w:rsidRPr="008F42FB" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="019C7E7D" w14:textId="1909A2D2" w:rsidR="008524C0" w:rsidRPr="008F42FB" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="008F42FB">
         <w:t>The Contractor shall contact the Local Hydro Authority and arrange for the connection to power.</w:t>
       </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve">The Contractor shall </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>comply with</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve"> the Local Hydro Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t xml:space="preserve">esign </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t>ayout and requirements.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6BAD2260" w14:textId="07595E72" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall be responsible </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">for all costs associated with the connection to power by the Local Hydro Authority. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0CBA14" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5015C5FB" w14:textId="33953A0A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="000B7AE9" w:rsidP="000B7AE9">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="000B7AE9">
         <w:t xml:space="preserve">Payment from the cash allowance will be made based on paid invoices from the </w:t>
       </w:r>
       <w:r>
         <w:t>Local Hydro Authorit</w:t>
       </w:r>
       <w:r w:rsidR="00EE6D6E">
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>for connection to power</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7AE9">
         <w:t xml:space="preserve">, without any markup or additional fees. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t>Under no circumstances shall the Contractor be entitled to payment in excess of payments actually made to the Local Hydro Authorit</w:t>
+        <w:t xml:space="preserve">Under no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>circumstances shall the Contractor be entitled to payment in excess of payments actually made to the Local Hydro Authorit</w:t>
       </w:r>
       <w:r w:rsidR="00EE6D6E">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>, as substantiated by</w:t>
       </w:r>
       <w:r w:rsidR="00F86B54">
         <w:t xml:space="preserve"> paid</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> invoices.</w:t>
       </w:r>
       <w:r w:rsidRPr="000B7AE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A70A95" w14:textId="29B8CD43" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc42773558"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc42773558"/>
       <w:r w:rsidRPr="00ED3847">
-        <w:lastRenderedPageBreak/>
         <w:t>Item E41</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply, Install and Activate a Phase Selector</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="5F65F2C2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall supply, install and activate a:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651EDBDC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r>
         <w:t>two-channel phase selector when there is one (1) detector unit for any two (2) directions (i.e. one (1) detector for north-south and/or one (1) detector for east-west); and/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE56986" w14:textId="52E2E604" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">four-channel multimode phase selector when there are two </w:t>
       </w:r>
       <w:r>
@@ -16525,62 +16795,62 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307252C1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDD91FA" w14:textId="66FB1B28" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B35F1D2" w14:textId="7C892110" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc42773561"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc42773561"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E4</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply, Install and Activate an Optical Pre-Emption Detector</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="6F8AE27F" w14:textId="66A28C10" w:rsidR="008524C0" w:rsidRPr="00B614E8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: E-3.17 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(Permanent Installations) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>and E-3.35</w:t>
@@ -16592,71 +16862,71 @@
         <w:t xml:space="preserve"> (Temporary Installations)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2020D7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply, install and activate a</w:t>
       </w:r>
       <w:r>
         <w:t>n optical pre-emption detector, complete with all required mounting hardware, in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7198B7F0" w14:textId="21314CFA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The optical pre-emption detector shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> Global Traffic Technologies, Model 722, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">quivalent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5583E" w14:textId="5C05A5F7" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ptical pre-emption detector</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall be installed in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-3.17 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(for permanent installations) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>or E-3.35</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (for temporary installations)</w:t>
@@ -16714,68 +16984,68 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="356FF2F7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C8C3FA" w14:textId="755B9EB1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1303EC" w14:textId="69FA4DDB" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc42773562"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc42773562"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E42</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply, Install and Activate an Auxiliary Interface Panel Complete </w:t>
       </w:r>
       <w:r w:rsidR="00DA2688">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>ith an Auxiliary Interface Panel Cable</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="27DB63A9" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall supply, install and activate </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>auxiliary interface panel, complete with an auxiliary interface panel cable</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> for use with an auxiliary optical pre-emption detector</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268B1E3E" w14:textId="02E133E7" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
@@ -16931,374 +17201,248 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each auxiliary interface panel supplied, installed and activated</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AD2E44" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD4C988" w14:textId="690BDAFB" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314456A6" w14:textId="13CD9ACF" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="314456A6" w14:textId="21B81354" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc42773565"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc42773565"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E42</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
-        <w:t>Supply, Install and Activate Overhead Detector System</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="5E182EA5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+        <w:t xml:space="preserve">Supply, Install and Activate </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94BD9">
+        <w:t>Digital Lidar</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94BD9" w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Detector System</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="5E182EA5" w14:textId="08C72D22" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply, install and activate a</w:t>
       </w:r>
       <w:r>
-        <w:t>n overhead detector system for vehicle detection in the location(s) shown on the Drawings.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_Hlk107224770"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, or </w:t>
+      <w:r w:rsidR="00A94BD9">
+        <w:t>digital lidar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> detector system for vehicle detection in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B12EF15" w14:textId="382B92CE" w:rsidR="00946D49" w:rsidRDefault="008524C0" w:rsidP="001F3D35">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB593B">
+        <w:t>digital lidar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> detector system shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="006D15BC">
+        <w:t xml:space="preserve"> one of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_Hlk107224770"/>
+      <w:r w:rsidR="006D15BC">
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidR="00FB593B">
+        <w:t xml:space="preserve">Ouster BlueCity </w:t>
+      </w:r>
+      <w:r w:rsidR="006D15BC">
+        <w:t>Detection System models</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00206724">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>quivalent</w:t>
       </w:r>
-      <w:r w:rsidR="00493DB6">
+      <w:r w:rsidR="00946D49">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D46F14" w14:textId="2B8BCAAF" w:rsidR="00946D49" w:rsidRDefault="00946D49" w:rsidP="00946D49">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>BC-BDL-EDGE-SL-PER-OS1R7-R02 for single sensor installations</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1386E47B" w14:textId="2CEB6215" w:rsidR="00946D49" w:rsidRPr="00C3115D" w:rsidRDefault="00946D49" w:rsidP="00946D49">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>BC-BDL-EDGE-DL-PER-OS1R7-R02 for double sensor installations</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
         <w:t>.</w:t>
-      </w:r>
-[...194 lines deleted...]
-        <w:t>All mounting apparatus and other necessary equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5E37A6" w14:textId="2B0D888E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall arrange for the m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">anufacturer </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>provide on-</w:t>
       </w:r>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">ite training </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>the Owner’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> staff</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B89954C" w14:textId="11EBB9E9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t>The overhead detector system shall be installed</w:t>
+    <w:p w14:paraId="7B89954C" w14:textId="7982474E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00372E17">
+        <w:t xml:space="preserve">digital lidar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detector system shall be installed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t>the m</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t>anufacturer’s recommendations and Standard Drawing E-3.40.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The Contractor shall test the overhead detector system for the desired range in the presence of </w:t>
+        <w:t>anufacturer’s recommendations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB593B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76177875" w14:textId="15F6825C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall test the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BF6">
+        <w:t xml:space="preserve">digital lidar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">detector system for the desired range in the presence of </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall make any adjustments necessary, as specified by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>. The testing and adjustments to the desired range shall be completed on the Day that the detector system is activated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D751EAE" w14:textId="7548096B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">For temporary signals, periodic maintenance and modifications to existing detection zones shall be covered </w:t>
       </w:r>
       <w:r w:rsidRPr="0001246A">
@@ -17315,114 +17459,129 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>G1</w:t>
       </w:r>
       <w:r w:rsidR="00EF5237" w:rsidRPr="0001246A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="0001246A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Maintenance of Traffic</w:t>
       </w:r>
       <w:r w:rsidRPr="0001246A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1126F4EC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
-        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244553BF" w14:textId="5FCC4C4C" w:rsidR="00C945DA" w:rsidRDefault="00C945DA" w:rsidP="008524C0">
+    <w:p w14:paraId="244553BF" w14:textId="1E93D205" w:rsidR="00C945DA" w:rsidRDefault="00C945DA" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C945DA">
         <w:t xml:space="preserve">Measurement for payment shall be a count of each intersection in which </w:t>
       </w:r>
-      <w:r>
-        <w:t>an overhead detector system is supplied and installed, regardless of the number of sensors.</w:t>
+      <w:r w:rsidR="00372E17">
+        <w:t>a digital lidar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> detector system is supplied</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E0A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> installed</w:t>
+      </w:r>
+      <w:r w:rsidR="00185E0A">
+        <w:t xml:space="preserve"> and activated</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, regardless of the number of sensors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6329B188" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518C8865" w14:textId="5EAEB106" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17596A4D" w14:textId="51B8BFBB" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc42773566"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc42773566"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E42</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Remove and Salvage Traffic Control Signal and Illumination Equipment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="5C4FDD1E" w14:textId="5497F26E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall carefully remove and salvage the traffic control signal and illumination equipment in the location(s) shown on the Drawings. </w:t>
       </w:r>
       <w:r>
         <w:t>The Contractor shall refer to the Removals Chart on the Drawings to determine the location(s) and types/quantities of equipment to be removed and salvaged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE2BD3C" w14:textId="0849D4AA" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Existing traffic control signal and illumination </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">equipment shall be removed immediately upon completion and switch over to the </w:t>
       </w:r>
       <w:r>
         <w:t>temporary traffic control signal and illumination equipment.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D44A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">nder no circumstances shall </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">existing traffic control signal and illumination equipment </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">be removed before the </w:t>
       </w:r>
       <w:r>
         <w:t>temporary</w:t>
@@ -17559,292 +17718,136 @@
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>quipment to be salvaged and transferred</w:t>
       </w:r>
       <w:r>
         <w:t>/returned</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11248B80" w14:textId="13108C2C" w:rsidR="00263ABB" w:rsidRDefault="00263ABB" w:rsidP="00263ABB">
+    <w:p w14:paraId="11248B80" w14:textId="16E69A19" w:rsidR="00263ABB" w:rsidRDefault="00263ABB" w:rsidP="00263ABB">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r>
         <w:t>Overhead detector systems</w:t>
       </w:r>
       <w:r w:rsidR="004F1A1D">
-        <w:t xml:space="preserve"> and associated equipment </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39CFEEAC" w14:textId="5B561521" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008812B2" w:rsidP="00263ABB">
+        <w:t xml:space="preserve"> and associated equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03B60">
+        <w:t>, including:</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1A1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CFEEAC" w14:textId="00AD22FE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008812B2" w:rsidP="00263ABB">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wavetronix </w:t>
       </w:r>
       <w:r w:rsidRPr="008812B2">
         <w:t xml:space="preserve">Smart Sensor Matrix </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="008524C0" w:rsidRPr="00564694">
+      <w:r w:rsidR="0049590D">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0049590D" w:rsidRPr="00564694">
         <w:t>verhead</w:t>
       </w:r>
-      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
-[...106 lines deleted...]
-    <w:p w14:paraId="5AF1C38D" w14:textId="12BF2443" w:rsidR="00035D19" w:rsidRDefault="00035D19" w:rsidP="00263ABB">
+      <w:r w:rsidR="0049590D" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Detector System</w:t>
+      </w:r>
+      <w:r w:rsidR="0049590D">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF1C38D" w14:textId="1DF98E2D" w:rsidR="00035D19" w:rsidRDefault="00035D19" w:rsidP="00263ABB">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList2"/>
       </w:pPr>
       <w:r w:rsidRPr="00493DB6">
         <w:t xml:space="preserve">Iteris VantageRadius </w:t>
       </w:r>
-      <w:r w:rsidR="008812B2">
-[...5 lines deleted...]
-      <w:r w:rsidR="006D30C4">
+      <w:r w:rsidR="0049590D">
+        <w:t xml:space="preserve">Overhead </w:t>
+      </w:r>
+      <w:r w:rsidR="0049590D" w:rsidRPr="00493DB6">
+        <w:t>Detect</w:t>
+      </w:r>
+      <w:r w:rsidR="0049590D">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00493DB6">
-[...9 lines deleted...]
-    <w:p w14:paraId="07E7E060" w14:textId="02DC5F58" w:rsidR="00035D19" w:rsidRPr="00CB75CB" w:rsidRDefault="00035D19" w:rsidP="00263ABB">
+      <w:r w:rsidR="0049590D" w:rsidRPr="00493DB6">
+        <w:t>System</w:t>
+      </w:r>
+      <w:r w:rsidR="0049590D">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31196E79" w14:textId="09D005BB" w:rsidR="00E03B60" w:rsidRDefault="00E03B60" w:rsidP="00E03B60">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Digital </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3D35">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t>idar detection system and associated equipment, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3D9C64" w14:textId="0C4EEBD7" w:rsidR="00E03B60" w:rsidRDefault="00E03B60" w:rsidP="00E03B60">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList2"/>
-        <w:numPr>
-[...77 lines deleted...]
-        <w:t>CAT5E Outdoor Rated, Shielded Cable for each sensor – M/N: 5AE350STP/POLYM1B</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ouster BlueCity </w:t>
+      </w:r>
+      <w:r w:rsidR="0049590D">
+        <w:t>Detection Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF6EC1F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>Controller cabinet and timer from the traffic signal section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCD1E08" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>Transit signal priority and emergency vehicle pre-emption equipment including the intersection GPS radio and/or infrared detectors, auxiliary interface panel and phase selector cards and racks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1105D84C" w14:textId="7E58D80F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">All salvaged equipment being </w:t>
       </w:r>
@@ -17898,213 +17901,216 @@
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be delivered to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">Operations Centre </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">located </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>at 90 Bales Drive East, East Gwillimbury.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">The Contractor shall contact </w:t>
+        <w:t xml:space="preserve">The Contractor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">shall contact </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> a minimum of two (2) Working Days prior to </w:t>
       </w:r>
       <w:r>
         <w:t>delivering</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> the equipment to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00164231">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>to make arrangements for the delivery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2299C1" w14:textId="7A79F13B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall make a detailed list of all salvaged equipment and have it confirmed and signed by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D10D0B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Equipment Being Salvaged and Transferred to the Contractor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEE3DDB" w14:textId="51AFC403" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc42773567"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc42773567"/>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall calculate a credit for the equipment being transferred to it and shall reflect this credit in its bid.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCD716E" w14:textId="1B9842C9" w:rsidR="007759CC" w:rsidRPr="00C3115D" w:rsidRDefault="007759CC" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="000F67EB">
         <w:t xml:space="preserve">ll conduit </w:t>
       </w:r>
       <w:r>
         <w:t>to b</w:t>
       </w:r>
       <w:r w:rsidRPr="000F67EB">
         <w:t xml:space="preserve">e abandoned under the existing road </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="000F67EB">
         <w:t xml:space="preserve">be plugged </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="000F67EB">
         <w:t xml:space="preserve">conduit </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">plugs </w:t>
       </w:r>
       <w:r w:rsidRPr="007759CC">
         <w:t>to provide a watertight seal</w:t>
       </w:r>
       <w:r w:rsidRPr="000F67EB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC7D2C0" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
-        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF7E0E2" w14:textId="75793254" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">each intersection in which equipment is removed and </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE2645">
         <w:t>salvaged</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667B2401" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D211567" w14:textId="634715FC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193EDE7F" w14:textId="37A03C2E" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc42773568"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc42773568"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E42</w:t>
       </w:r>
       <w:r w:rsidR="007270A7">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Remove and Dispose of Traffic</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_Toc42773569"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc42773569"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Control Signal and Illumination Equipment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="1BEA6BF5" w14:textId="12120C7D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall completely remove and dispose of traffic control signal and illumination equipment in the location(s) shown on the Drawings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Contractor shall refer to the Removals Chart on the Drawings to determine the location(s) and types/quantities of equipment to be removed and disposed of.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3C43DD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Existing traffic control signal and illumination </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">equipment shall be removed immediately upon completion and switch over to the </w:t>
       </w:r>
       <w:r>
         <w:t>temporary traffic control signal and illumination equipment.</w:t>
       </w:r>
@@ -18192,50 +18198,51 @@
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">temporary and/or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>new traffic control signal installation</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C843CD" w14:textId="0375C244" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ole</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> left from the removal of a pole base and/or a handwell shall be backfilled with Granular A compacted to 100% maximum dry density.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DDB072" w14:textId="3B46D244" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">equipment and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">materials removed under this item shall be disposed of at a disposal site approved by </w:t>
       </w:r>
@@ -18284,51 +18291,50 @@
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623CD9AC" w14:textId="2C2C9004" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>each intersection in which equipment is removed and disposed of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53778043" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A807B69" w14:textId="6F8651C4" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBBFA74" w14:textId="29F3D5CB" w:rsidR="00D56F97" w:rsidRDefault="00D56F97" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
       <w:r>
         <w:t>Item E424</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relocate and Activate Optical Pre-Emption Detector</w:t>
       </w:r>
@@ -18465,75 +18471,82 @@
       </w:pPr>
       <w:r w:rsidRPr="00D56F97">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27541148" w14:textId="6CAC9A86" w:rsidR="00674DF7" w:rsidRDefault="00D56F97" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32531833" w14:textId="34AC2C79" w:rsidR="00D56F97" w:rsidRDefault="00D56F97" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
       <w:r>
         <w:t>Item E425</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relocate Existing Integrated Dome Close Circuit Television (CCTV) Camera</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA53FD8" w14:textId="4D051393" w:rsidR="00D56F97" w:rsidRPr="00D56F97" w:rsidRDefault="00D56F97" w:rsidP="00D56F97">
+    <w:p w14:paraId="4AA53FD8" w14:textId="03F3875C" w:rsidR="00D56F97" w:rsidRPr="00D56F97" w:rsidRDefault="00D56F97" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56F97">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.26</w:t>
       </w:r>
+      <w:r w:rsidR="009D60B0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2B70AE1A" w14:textId="006A2ACD" w:rsidR="000E78C8" w:rsidRPr="00D56F97" w:rsidRDefault="000E78C8" w:rsidP="000E78C8">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56F97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall remove </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56F97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> existing dome </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CCTV </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56F97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>camera</w:t>
@@ -18724,51 +18737,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the camera’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56F97">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> removal and reinstallation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B58EFA" w14:textId="2D72D7BF" w:rsidR="00A13D9A" w:rsidRPr="00D56F97" w:rsidRDefault="00A13D9A" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Once the camera has been relocated the Contractor shall test the camera and associated camera </w:t>
       </w:r>
       <w:r w:rsidR="00E723B8">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to ensure proper orientation and propagation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41621C03" w14:textId="77777777" w:rsidR="00D56F97" w:rsidRPr="00D56F97" w:rsidRDefault="00D56F97" w:rsidP="0079295B">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00D56F97">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E04BB8" w14:textId="03F8B6CB" w:rsidR="00514442" w:rsidRPr="00D56F97" w:rsidRDefault="00D56F97" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D56F97">
@@ -18914,71 +18926,651 @@
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED284D3" w14:textId="667D8F31" w:rsidR="00C656CE" w:rsidRDefault="00C656CE" w:rsidP="00C656CE">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be a count of each </w:t>
       </w:r>
       <w:r w:rsidR="00FB522D">
         <w:t>GPS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> detector relocated and activated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3E8ED0" w14:textId="77777777" w:rsidR="00C656CE" w:rsidRPr="00D56F97" w:rsidRDefault="00C656CE" w:rsidP="0040491E">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00D56F97">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D59D47D" w14:textId="1D41C04F" w:rsidR="0040491E" w:rsidRPr="00C656CE" w:rsidRDefault="00C656CE" w:rsidP="00D56F97">
+    <w:p w14:paraId="2D59D47D" w14:textId="1D41C04F" w:rsidR="0040491E" w:rsidRDefault="00C656CE" w:rsidP="00D56F97">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="673A51BC" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Item E427</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:tab/>
+        <w:t>Relocate and Activate Overhead Detector System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435E9168" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-3.40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFD2324" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Contractor shall remove, relocate and activate an existing overhead detector system for vehicle detection in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1339E62F" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The overhead detector system shall be installed in accordance with the manufacturer’s recommendations and Standard Drawing E-3.40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F406534" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The Contractor shall test the overhead detector system for the desired range in the presence of the Owner and shall make any adjustments necessary, as specified by the Owner. The testing and adjustments to the desired range shall be completed on the Day that the detector system is activated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54774458" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E85D69B" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for payment shall be a count of each intersection in which an overhead detector system is relocated and activated, regardless of the number of sensors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F86F510" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2509C7A5" w14:textId="3DFEE3AD" w:rsidR="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A6C214" w14:textId="4FCBD889" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Item E42</w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:tab/>
+        <w:t>Relocate and Activate</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7369">
+        <w:t xml:space="preserve"> Digital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lidar Detector System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D512596" w14:textId="56E4F426" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">The Contractor shall remove, relocate and activate an existing </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7369">
+        <w:t xml:space="preserve">digital </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lidar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> detector system for vehicle detection in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203CBF4C" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The Contractor shall test the overhead detector system for the desired range in the presence of the Owner and shall make any adjustments necessary, as specified by the Owner. The testing and adjustments to the desired range shall be completed on the Day that the detector system is activated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55838626" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BE3AD8" w14:textId="641158AF" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for payment shall be a count of each intersection in which a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7369">
+        <w:t xml:space="preserve">digital </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lidar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> detector system is relocated and activated, regardless of the number of sensors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E43E8B" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C0B6DB" w14:textId="451BED40" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AC1F43" w14:textId="10234DB6" w:rsidR="00244EA4" w:rsidRDefault="00244EA4" w:rsidP="00244EA4">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Item E42</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3CD4">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Supply</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C16">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Install</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C16">
+        <w:t xml:space="preserve"> and Activate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Integrated Dome Close Circuit Television (CCTV) Camera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06015FD6" w14:textId="30F01CBB" w:rsidR="00244EA4" w:rsidRPr="00244EA4" w:rsidRDefault="00244EA4" w:rsidP="00244EA4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56F97">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-3.26</w:t>
+      </w:r>
+      <w:r w:rsidR="009D60B0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5164E3" w14:textId="77777777" w:rsidR="005D68C2" w:rsidRDefault="005D68C2" w:rsidP="005D68C2">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6CE67B" w14:textId="21645A72" w:rsidR="005D68C2" w:rsidRDefault="005D68C2" w:rsidP="005D68C2">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Contractor shall supply, install and activate a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n integrated dome close circuit television (CCTV) camera, complete with all required mounting hardware, in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F36D6A" w14:textId="03E92BCE" w:rsidR="005D68C2" w:rsidRDefault="005D68C2" w:rsidP="005D68C2">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The CCTV camera shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AXIS Q6135-LE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31A7A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>BOSCH NDP-7512-Z30</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, or Equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F017784" w14:textId="512F9DD2" w:rsidR="005D68C2" w:rsidRPr="005D68C2" w:rsidRDefault="005D68C2" w:rsidP="005D68C2">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The CCTV camera shall be installed in accordance with Standard Drawing E-3.26.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CB6627" w14:textId="277EA787" w:rsidR="005D68C2" w:rsidRPr="005D68C2" w:rsidRDefault="005D68C2" w:rsidP="005D68C2">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall notify the Owner’s Centralized Traffic Control System Centre at 1-877-464-9675 ext. 75218 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D68C2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>once the camera has been installed and wired to the processor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DA11B0" w14:textId="4E94A98E" w:rsidR="005D68C2" w:rsidRPr="005D68C2" w:rsidRDefault="005D68C2" w:rsidP="00244EA4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Once the camera has been installed</w:t>
+      </w:r>
+      <w:r w:rsidR="009D60B0">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Contractor shall test the camera and associated camera to ensure proper orientation and propagation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBC8F50" w14:textId="77777777" w:rsidR="00244EA4" w:rsidRPr="00FB522D" w:rsidRDefault="00244EA4" w:rsidP="00244EA4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56F97">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD2F1E9" w14:textId="193A8B57" w:rsidR="00244EA4" w:rsidRDefault="00244EA4" w:rsidP="00244EA4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of each CCTV camera supplied</w:t>
+      </w:r>
+      <w:r w:rsidR="003331D8">
+        <w:t>, installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="003331D8">
+        <w:t>activated</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A976F9A" w14:textId="77777777" w:rsidR="00244EA4" w:rsidRPr="00D56F97" w:rsidRDefault="00244EA4" w:rsidP="00244EA4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56F97">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B158F4" w14:textId="1903A368" w:rsidR="00244EA4" w:rsidRDefault="00244EA4" w:rsidP="00D56F97">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D5863B" w14:textId="5BEADD92" w:rsidR="00B95A4D" w:rsidRDefault="00B95A4D" w:rsidP="00B95A4D">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Item E</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3CD4">
+        <w:t>430</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Supply</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C16">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00936706">
+        <w:t>Install</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03C16">
+        <w:t xml:space="preserve"> and Activate</w:t>
+      </w:r>
+      <w:r w:rsidR="00936706">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bluetooth Low Energy (BLE) Sensor and Accessories</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8B481E" w14:textId="266AF3E8" w:rsidR="00B95A4D" w:rsidRDefault="00B95A4D" w:rsidP="00B95A4D">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall supply, install and activate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a Bluetooth low energy (BLE) sensor, complete with all required accessories, in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6698EBD0" w14:textId="47D989E0" w:rsidR="00E93598" w:rsidRDefault="00E93598" w:rsidP="00E93598">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The assembly shall include the following components:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391FA7EE" w14:textId="78F7DC24" w:rsidR="00295269" w:rsidRDefault="00E93598" w:rsidP="00295269">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Velocity Card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAF1AD6" w14:textId="40AA96DB" w:rsidR="00E93598" w:rsidRDefault="00E93598" w:rsidP="00295269">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: VELOCITY-RM, Part Number:  4030615-01, or Equivalent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A5648C" w14:textId="77777777" w:rsidR="00E93598" w:rsidRDefault="00E93598" w:rsidP="00295269">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Velocity Rack </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510F42C6" w14:textId="2B47CBBE" w:rsidR="00E93598" w:rsidRDefault="00E93598" w:rsidP="00295269">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: VRACK1, Part Number: 493411001, or Equivalent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51817FB1" w14:textId="77777777" w:rsidR="00E93598" w:rsidRDefault="00E93598" w:rsidP="00295269">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Power Supply </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700C9A5D" w14:textId="190ADF5E" w:rsidR="00E93598" w:rsidRPr="00C3115D" w:rsidRDefault="00E93598" w:rsidP="00295269">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: VEL-PWRADAPT-ASSY, Part Number: 4030034-01, or Equivalent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E9F950" w14:textId="43EE699E" w:rsidR="00B95A4D" w:rsidRPr="005D68C2" w:rsidRDefault="00B95A4D" w:rsidP="00B95A4D">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall notify the Owner’s Centralized Traffic Control System Centre at 1-877-464-9675 ext. 75218 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D68C2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once the </w:t>
+      </w:r>
+      <w:r w:rsidR="004678B7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLE sensor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D68C2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has been </w:t>
+      </w:r>
+      <w:r w:rsidR="004678B7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D68C2">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nstalled</w:t>
+      </w:r>
+      <w:r w:rsidR="004678B7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627FCEB8" w14:textId="77777777" w:rsidR="00B95A4D" w:rsidRPr="00FB522D" w:rsidRDefault="00B95A4D" w:rsidP="00B95A4D">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56F97">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2A466E" w14:textId="41159043" w:rsidR="00B95A4D" w:rsidRDefault="00B95A4D" w:rsidP="00B95A4D">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of each </w:t>
+      </w:r>
+      <w:r w:rsidR="00936706">
+        <w:t>BLE sensor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> supplied</w:t>
+      </w:r>
+      <w:r w:rsidR="003331D8">
+        <w:t>, installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="003331D8">
+        <w:t>activated</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDCBEC7" w14:textId="77777777" w:rsidR="00B95A4D" w:rsidRPr="00D56F97" w:rsidRDefault="00B95A4D" w:rsidP="00B95A4D">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56F97">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D927BC" w14:textId="57C538A1" w:rsidR="00BB652C" w:rsidRPr="00C656CE" w:rsidRDefault="00B95A4D" w:rsidP="00D56F97">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1E0B224B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc42773570"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc42773570"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E501</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Side Mount Luminaire Bracket</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="2C2F6519" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00B614E8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614E8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.34.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31463F5B" w14:textId="6FEC1602" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
@@ -19053,5541 +19645,5586 @@
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63CFBA8D" w14:textId="1C73790A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each </w:t>
       </w:r>
       <w:r w:rsidR="00197E4A">
         <w:t xml:space="preserve">side mount luminaire </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>bracket supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33349468" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032E23D0" w14:textId="1E24F0B9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C20A7B9" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E502</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Aluminum Luminaire Mast Arm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCF30CA" w14:textId="2743FA1E" w:rsidR="008524C0" w:rsidRPr="00B614E8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">item: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-3.04 (aerial installation on wood pole), E-3.04A (aerial installation on concrete pole), E-3.05 (buried installation on wood pole), E-3.05A (buried installation on concrete pole) and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>E-3.06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (buried installation on steel pole). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081261F3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall supply and install a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44445A61" w14:textId="3D926B2D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37C3D">
+        <w:t xml:space="preserve">2.4 metre long elliptical aluminum luminaire arm on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>steel pole in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4C106F" w14:textId="1339DE2D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37C3D">
+        <w:t>3.7 metre long elliptical aluminum luminaire arm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> steel pole in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1F39F5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">2.4 metre long elliptical aluminum luminaire arm on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a concrete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>pole in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFF385B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">2.4 metre long elliptical aluminum luminaire arm on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a wood </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>pole in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C21D86C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.7 metre long elliptical aluminum luminaire arm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6265">
+        <w:t xml:space="preserve">concrete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>pole in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09786727" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>3.7 metre long elliptical aluminum luminaire arm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wood</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6265">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>pole in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B19F452" w14:textId="3ACEF79F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>2.4 metre long elliptical aluminium luminaire arm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s to be mounted on steel poles shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">SENTINEL Pole &amp; Traffic Equipment Limited, RE-8-4188 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">quivalent, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>with a minimum wall thickness of 0.188 inches</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBECD9F" w14:textId="30FE6DEC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>3.7 metre long elliptical aluminium luminaire arm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s to be mounted on steel poles shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>SENTINEL Pole &amp; Traffic Equipment Limited, RE-12-4188</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, with a minimum wall thickness of 0.188 inches</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE332E3" w14:textId="2BCBC470" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.4 metre long elliptical aluminum luminaire arms to be mounted on concrete or wood poles shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">SENTINEL Pole &amp; Traffic Equipment Limited, WE8MA, or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56241E68" w14:textId="0A22C4FA" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.7 metre long elliptical aluminum luminaire arms to be mounted on concrete or wood poles shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">SENTINEL Pole &amp; Traffic Equipment Limited, WE12M, or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">quivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AF6402" w14:textId="2CE49964" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Luminaire arms shall be installed on steel poles in accordance with Standard Drawing E-3.06.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9C6D9A" w14:textId="58DD519E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Luminaire arms shall be installed on wood poles in accordance with Standard Drawings E-3.04 (aerial installation) and E-3.05 (buried installation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552594B8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Luminaire arms shall be installed on concrete poles in accordance with Standard Drawings E-3.04A (aerial installation) and E-3.05A (buried installation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B9F691" w14:textId="59C8C0FE" w:rsidR="008524C0" w:rsidRPr="00B614E8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E713F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall install a pole identification tag, supplied by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E713F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, on each pole upon which a Regional luminaire is installed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>to obtain the necessary number of tags</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The tags shall be installed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the pole </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>with the number facing the road, at a height of 2.7 m from grade, using self-tapping screw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in each corner of the tag. The tags must be attached prior to the final acceptance of the Work by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614E8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7434D956" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A82AF15" w14:textId="0D039DC0" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>each aluminum luminaire mast arm supplied and installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with a pole identification tag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72836F66" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375593CA" w14:textId="53DAA2D8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69139069" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc42773575"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E503</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install High Pressure Sodium Luminaire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="493CD77B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall supply and install a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E235330" w14:textId="0ABE6AD7" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">200 watt, integral ballast, high pressure sodium luminaire complete with lamp, individual photocontrol and receptacle; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3B398B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>250 watt, integral ballast, high pressure sodium luminaire complete with lamp, individual photocontrol and receptacle; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371B72EC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>400 watt, integral ballast, high pressure sodium luminaire complete with lamp, individual photocontrol and receptacle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33149117" w14:textId="57AA50B1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">in the location(s) shown on the Drawings with a clearance of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>9.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>m, 10.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>m, 10.4 m, 10.7 m, 11.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>m, 12.2 m, 12.6 m, 13.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or 13.7 m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> to the finished pavement.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The Contractor shall also supply and install riser wire, as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370EF287" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>200 watt luminaires shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537AF058" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General Electric Co., M-400A Series, Catalogue No. MDRL20S1P22RMC31 (IES Distribution No. GE-1010.IES);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E634EDD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>American Electric Lighting, 12520SCTMT1R3DGCSECHK; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D54788" w14:textId="26AAD0E1" w:rsidR="008524C0" w:rsidRDefault="00564694" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Equivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B25FEAE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>250 watt luminaires shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA81D9F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General Electric Co., M-400A Series, Catalogue No. MDRL25S1P22RMC31 (IES Distribution No. GE-1010.IES);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B853062" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">American Electric Lighting, 12525SCTMT1R3DGCSECHK; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9DEE59" w14:textId="0BAE6309" w:rsidR="008524C0" w:rsidRDefault="00564694" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Equivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CDC8DC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>400 watt luminaires shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F9BEE" w14:textId="776CD1E6" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General Electric Co., M-400A Series, Catalogue No. MDRL40S1P22RMC31 (IES Distribution No. GE-1010.IES);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2DC48A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">American Electric Lighting, 12540SCTMT1R3DGCSECHK; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D9BC1F" w14:textId="24EF820A" w:rsidR="008524C0" w:rsidRDefault="00564694" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Equivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734A4E5C" w14:textId="7CC38B52" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>uminaire</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be wired for 120 volt operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AD1DE8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0060F1C7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>each luminaire supplied and installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7348A50F" w14:textId="101B48DD" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Riser wire will not be measured for payment purposes; all costs associated with the riser wire shall be included in the unit price</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s) for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F13539" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7493A073" w14:textId="29B6D027" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7F4653" w14:textId="7315F8EC" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc42773581"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:lastRenderedPageBreak/>
+        <w:t>Item E50</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t xml:space="preserve">Supply and Install </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D6B">
+        <w:t xml:space="preserve">400 Watt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve">High Pressure Sodium </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Flat Glass </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Luminaire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Fixture Complete with High Pressure Sodium Lamp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B9C361" w14:textId="002C79C8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>400 watt, high pressure sodium “Cobra Head” style luminaire fixture, complete with a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">200 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or 250 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>watt high pressure sodium lamp, internally shielded with flat tempered glass lens, 120 volt CWI ballast and individual photocontrol</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The Contractor shall also supply and install riser wire, as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1889494A" w14:textId="65F5D501" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The photocontrol shall be TE Connectivity Model #SST-IES or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CD68AF" w14:textId="5CA29070" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For fixtures with a 200 watt high pressure sodium lamp,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>uminaire</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1435E262" w14:textId="2CFB680F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>General Electric Co., M-400A Series, Catalogue No. MDCL20S1P22FMC31 (Photometric Curve No. GE–1002.IES)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723A9726" w14:textId="0CE53D35" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>American Electric Lighting, 125 Series (Photometric Curve No. AE 57431.IES)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC58CEE" w14:textId="5F4DB4C0" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00564694" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Equivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC77AD" w14:textId="4427DBA9" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For fixtures with a 250 watt high pressure sodium lamp, luminaires shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220463B1" w14:textId="1A305E08" w:rsidR="008524C0" w:rsidRPr="00564694" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00564694">
+        <w:t>General Electric Co., M-400A Series, Catalogue No. MDCL25S1P22FMC31 (Photometric Curve No. GE–1002.IES);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D71331A" w14:textId="1ABDFED6" w:rsidR="008524C0" w:rsidRPr="00564694" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00564694">
+        <w:t xml:space="preserve">American Electric Lighting, 125 Series (Photometric Curve No. AE 57431.IES); or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC22FF5" w14:textId="1AEA8CED" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00564694" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00564694">
+        <w:t>Equival</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C15DC6" w14:textId="14FC30F4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>uminaire shall be wired for 120 volt operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2637469A" w14:textId="3BE673A9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>uminaire</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be installed with a clearance of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>9.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>m, 10.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>m, 10.4 m, 10.7 m, 11.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m, 12.2 m, 12.6 m, 13.1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>or 13.7 m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> to the finished pavement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319C5B56" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5668C077" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">each luminaire </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fixture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>supplied and installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAC875A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Riser wire will not be measured for payment purposes; all costs associated with the riser wire shall be included in the unit price</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s) for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D12D4E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C41096" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7F183E" w14:textId="692E9EC0" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E50</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Relocate Existing Luminaire Mast Arm and 200 Watt High Pressure Sodium Luminaire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="3FD20340" w14:textId="6F37F728" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Contractor shall remove the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">existing luminaire mast arm and luminaire from an existing steel pole </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and reinstall them on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> a temporary wood pole </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in the location(s) shown</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> on the Drawings.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D026B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The Contractor shall also supply and install riser wire, as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D38A7C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>The luminaire mast arm shall be mounted to provide a mounting height of 10.7 metres from the luminaire to the road elevation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C74A7E4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12599E96" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of each luminaire mast arm and luminaire relocated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1325A248" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riser wire will not be measured for payment purposes; all costs associated with the riser wire shall be included in the unit price(s) for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CF6A11" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDAB62D" w14:textId="0E6C0BFB" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C2EF6B" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc42773582"/>
+      <w:r>
+        <w:t>Item E506</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Supply and Install LED Luminaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F67AED1" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall supply and install a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AA64B1" w14:textId="334A7EF0" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00291184">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> watt, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4859">
+        <w:t xml:space="preserve">4000K </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LED luminaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4859">
+        <w:t xml:space="preserve"> with 7-pin receptacle, individual photocontrol and n</w:t>
+      </w:r>
+      <w:r w:rsidR="005B68BD">
+        <w:t xml:space="preserve">etworked lighting controller </w:t>
+      </w:r>
+      <w:r w:rsidR="00C42811">
+        <w:t>compatible</w:t>
+      </w:r>
+      <w:r w:rsidR="005B68BD">
+        <w:t xml:space="preserve"> with Itron CityEdge Software</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE588D5" w14:textId="7E561B9D" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00291184">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> watt, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4859">
+        <w:t xml:space="preserve">4000K </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LED luminaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4859">
+        <w:t xml:space="preserve"> with 7-pin receptable, individual photocontrol and </w:t>
+      </w:r>
+      <w:r w:rsidR="005B68BD">
+        <w:t>networked lighting controller compatible with Itron CityEdge Software</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533F04A6" w14:textId="496B50E0" w:rsidR="00C029D7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">in the location(s) shown on the Drawings with a clearance of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>one]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>9.6 m, 10.0 m, 10.4 m, 10.7 m, 11.6 m, 12.2 m, 12.6 m, 13.1 m or 13.7 m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the finished pavement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BF2580" w14:textId="5923F370" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall also supply and install riser wire, as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0E7C56" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> watt luminaires shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC4CB1A" w14:textId="33E0D6BF" w:rsidR="00AB12F7" w:rsidRPr="00291184" w:rsidRDefault="00AB12F7" w:rsidP="00291184">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Luminaire brand and model number]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B098CF" w14:textId="360B4317" w:rsidR="00AB12F7" w:rsidRDefault="00291184" w:rsidP="00291184">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB12F7">
+        <w:t xml:space="preserve">Equivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E31A7D" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> watt luminaires shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447BE65B" w14:textId="14A288DA" w:rsidR="00AB12F7" w:rsidRPr="00291184" w:rsidRDefault="00AB12F7" w:rsidP="00291184">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291184">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Luminaire brand and model number]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60410CB2" w14:textId="28DF84AA" w:rsidR="00AB12F7" w:rsidRDefault="00291184" w:rsidP="00291184">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB12F7">
+        <w:t xml:space="preserve">Equivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A90E820" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Luminaires shall be wired for 120 volt operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6425D6D5" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAFA6F6" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of each luminaire supplied and installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA4EF53" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riser wire will not be measured for payment purposes; all costs associated with the riser wire shall be included in the unit price(s) for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557E39B0" w14:textId="77777777" w:rsidR="00AB12F7" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241B426E" w14:textId="21246694" w:rsidR="00AB12F7" w:rsidRPr="0021214B" w:rsidRDefault="00AB12F7" w:rsidP="00AB12F7">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8B93A6" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E601</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Accessible Pedestrian Signal Station Cable</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="3EABFCBB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-3.30.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670B58F7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall install accessible pedestrian signal station cable in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3960DD10" w14:textId="4103301E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ccessible pedestrian signal station cable shall be Belden Inc., </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B09" w:rsidRPr="002C5B09">
+        <w:t>3080A, 2-conductor, #14 AWG stranded cable with an overall shield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540D86C7" w14:textId="3E011699" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The cable </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in accordance with Standard Drawing E-3.30</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>shall run through the conduit system from the accessible pedestrian signal station to the central control unit in the traffic signal controller cabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F86393" w14:textId="2DDE04FA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ccessible pedestrian signal stations assigned to each pedestrian phase shall have a dedicated home run cable (i.e. one </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>home run cable per pedestrian phase).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4510CBBA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306489CB" w14:textId="2F4410C5" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of accessible pedestrian signal station cable supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE94CB1" w14:textId="2634A3D4" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A300907" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD72C96" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD61E34" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc42773583"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Wire Inductive Loop Including Lead-In</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="4D519512" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-3.24, E-3.25, E-3.27 and E-3.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C09D9C" w14:textId="649A2495" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00EA5AE3" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Delete this paragraph if it does not apply</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1779" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1779" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only applies to RINs 15-32, 16-18, 16-10, 16-12, 16-14, 16-15, 16-16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The existing asphalt within the limits of this Contract contains asbestos. The Contractor shall take all necessary precautions in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Occupational Health and Safety Act, </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>RSO 1990, c. O.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00976868" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, including but not limited to O. Reg. 278/05,</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workplace Safety and Insurance Act, 1997, </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>SO 1997, c. 16</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706B453B" w14:textId="3D90EE65" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Contractor shall supply and install wire inductive loop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> including lead-in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings and in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>E-3.24, E-3.25, E-3.27 and E-3.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4BE749" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The saw cut for the loops shall be wet cut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F4C94B" w14:textId="0DD68F50" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>oop wire shall be #14 AWG, Type RWU 90 (X-link) stranded copper conductor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DAF9B1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Foam backer rods shall be used for the installation of the loop detector. They shall be installed on top of the loop wire, spaced every 600 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A9E507" w14:textId="4D30DCE4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Hot poured rubberized asphalt joint sealing compound shall be installed on top of the backer rods, completely sealing the opening and leaving a convex surface on the top of the sealant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C3FC55" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>When grinding and repaving, all loop wire must be installed in the base course of asphalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B42AF5" w14:textId="0068A3AD" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Each loop wire installation shall be sealed to the satisfaction of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, in a way that prevents the entry of moisture and mechanical damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE0F04A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The loop lead-in wire from the edge of the loop to its respective pole and/or handwell shall be twisted together to form a consistent lay of 10 turns per metre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (m)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236F2751" w14:textId="1F0E73AC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">All connections of the loop lead-in wire to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> respective home run cable shall be made in the location(s) shown on the Drawings. All connections between the lead-in wire and home run cable shall be soldered. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> connections made in a handwell shall be made with a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>n Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">approved splicing kit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A441F92" w14:textId="62CAE38C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall perform megger test</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> on all inductive loops</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">record </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> test readings and submit them to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. The acceptable megger test value is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">10 mega ohms (MΩ). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE6631A" w14:textId="087A64AA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00EA5AE3" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete this paragraph if this is not a resurfacing </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Loops shall be reconnected at their original splice point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A748D26" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4457C731" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Measurement for payment shall be per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> wire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> inductive loop installed, based on the measurement of the perimeter of the loop only. Lead-in cuts will not be included in this measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76817B37" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6060D3B5" w14:textId="37EF280D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA6A1CA" w14:textId="72760B90" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc42773584"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E603</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Ducted Preformed Loop Detector</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidR="000B2A6E">
+        <w:t xml:space="preserve"> Including Lead-In</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C99B6D1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-3.24, E-3.25, E-3.27 and E-3.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30077A9F" w14:textId="73ABDA68" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Contractor shall supply and install ducted preformed loop detector in the location(s) shown on the Drawings and in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-3.24, E-3.25, E-3.27 and E-3.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F7E1A2" w14:textId="22E6B9E6" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>oop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be #14 AWG, Type RWU 90 (X-link) stranded copper conductor (number of turns to be determined by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Contractor) encased in a 20 mm diameter rigid PVC duct with a wall thickness of 2.9 mm (0.113 inches).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2597BC59" w14:textId="43FDBA29" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">aw cutting of asphalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> concrete shall be done with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>wet saw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49217A86" w14:textId="38D8FC5A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The corners of the loop shall be either 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007228FA">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> PVC fittings or heated and bent. The loop lead-in shall be accessed by a tee fitting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24663881" w14:textId="77DB874A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>All joints in conduit shall be made in accordance with the manufacturer’s recommended practice for joining conduit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00926DD5" w14:textId="56868DA0" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The conduit shall be filled with petroleum jelly (White </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2EBF">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2EBF" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">onoline </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent) to prevent the loop wire from moving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8C2401" w14:textId="3941E4D9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Each loop wire installation shall be sealed to the satisfaction of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, in a way that prevents the entry of moisture and mechanical damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774DE080" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The loop lead-in wire from the edge of the loop to its respective pole and/or handwell shall be twisted together to form a consistent lay of 10 turns per metre</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (m)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AA854E" w14:textId="11CC2974" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">All connections of the loop lead-in wire to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> respective home run cable shall be made in the location(s) shown on the Drawings. All connections between the lead-in wire and home run cable shall be soldered. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> connections made in a handwell shall be made with a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>n Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>approved splicing kit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C8A156" w14:textId="6B63D0A3" w:rsidR="008524C0" w:rsidRPr="003160B5" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003160B5">
+        <w:t>The Contractor shall perform megger test</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003160B5">
+        <w:t>on all inductive loops</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003160B5">
+        <w:t xml:space="preserve">record </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003160B5">
+        <w:t xml:space="preserve">test readings and submit them to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003160B5">
+        <w:t xml:space="preserve">. The acceptable megger test value is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003160B5">
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003160B5">
+        <w:t xml:space="preserve">10 mega ohms (MΩ). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE202DC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05949F9D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Measurement for payment shall be per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>of ducted preformed loop supplied and installed, based on the measurement of the perimeter of the loop only. Lead-in cuts will not be included in this measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BBEB61" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1141BB90" w14:textId="328D0738" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C53631" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc42773585"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:lastRenderedPageBreak/>
+        <w:t>Item E604</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Home Run Cable for Wire Inductive Loop</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="049A94AA" w14:textId="4A4B5223" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install home run cable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3945EEC3" w14:textId="02F40F71" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Home run cable shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Belden Inc., #8720 Series, stranded, #14 gauge, twisted pair cable with shielding (Beldfoil) and polyethylene insulation or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE580BC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Each home run cable in the controller cabinet shall be identified with a PVC sleeve marker showing the phase number, direction and movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61889A97" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The home run cable shall be installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509F7B14" w14:textId="596A29CE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>aerially on temporary wood poles and lashed to aerial suspension cables</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDDB9A4" w14:textId="1DF2AF0F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in the underground conduit system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E279202" w14:textId="17D0F759" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Each loop shall have its own home run cable. The home run cable shall be installed from the splice point of each loop to the controller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as indicated on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1930DE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74747BD4" w14:textId="46ADDDFC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>of home run cable supplied and installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, based on plan quantity measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BF6349" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plan quantity measurement is not a true quantity measurement, but is a horizontal measurement taken from the Drawings between handwells, poles and controller cabinets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5050B751" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B2E739" w14:textId="5900298C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315D735D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc42773588"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E605</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Cable Splicing Kit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t xml:space="preserve"> or Gel Pack Enclosure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691F81C9" w14:textId="6B225D8C" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall supply and install a resin power cable splicing kit or gel pack enclosure </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to connect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> the loop wire to the home run cable in a handwell and/or pole base in the location(s) shown on the Drawings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C2F566" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The installation of each splicing kit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or gel pack enclosure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be in accordance with the manufacturer’s requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4D5425" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A206A7" w14:textId="14BE1F18" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">each cable splicing kit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or gel pack enclosure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>supplied and installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E60E21" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032E23D0" w14:textId="1E24F0B9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...7 lines deleted...]
-    <w:p w14:paraId="1C20A7B9" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="39B9038C" w14:textId="451910CA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C9D97F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc42773589"/>
       <w:r w:rsidRPr="00ED3847">
-        <w:t>Item E502</w:t>
+        <w:t xml:space="preserve">Item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:instrText xml:space="preserve"> GOTOBUTTON </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>E606</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
-        <w:t>Supply and Install Aluminum Luminaire Mast Arm</w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:t>Supply and Install Suspension/Stabilizing/Support Cables</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="1FA98321" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-3.01 and E-3.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45183FFC" w14:textId="380C9A07" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install 10 mm, Grade 160, stranded galvanized steel suspension, stabilizing and support cables in the location(s) shown on the Drawings and in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B614E8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-3.01 and E-3.02.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5B8CD3" w14:textId="206BC4BD" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">When it is necessary for the Contractor to work within 3 metres of primary hydro lines, the Contractor shall arrange </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> the Local Hydro Authority </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">present to assist in overseeing the work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2936522C" w14:textId="5A747CE3" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Fibr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64C91">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>glass extension rods may be required on spans running between hydro neutral and energized cables above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FB1B75" w14:textId="37EE8253" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>When span distances (pole to pole) are 50</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...190 lines deleted...]
-        <w:t xml:space="preserve">or </w:t>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">m or greater, or at the discretion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">, a support cable shall be installed above the upper suspension cable. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">uspension cable shall be secured to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">upport cable with aluminum suspension wire clamps (Sentinel Traffic Part #SWC or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>with a minimum wall thickness of 0.188 inches</w:t>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>installed at maximum intervals of 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">m. When a support cable (3rd span) is installed, a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>second</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> guy anchor shall be installed adjacent to the poles at each end of the span.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73591731" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDB9BC7" w14:textId="340F69B6" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>of suspension, stabilizing and support cables supplied and installed, measured from centre to centre of poles</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBECD9F" w14:textId="30FE6DEC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="72F3E733" w14:textId="6FB41638" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measurement will be made for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>each individual cable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F97B6D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B00CDA8" w14:textId="2A254F97" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DE5D54" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc42773590"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E607</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Traffic Signal Cable</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="65AF3B4D" w14:textId="3259D314" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>This Specification shall be read in conjunction with OPSS.MUNI 2409 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32C89">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Apr 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E82E65F" w14:textId="695EF189" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-3.01, E-3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723848">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>02, E-3.03 (aerial installation only), E-3.04, E-3.06, E-4.01, E-4.02 and E-4.03.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEFADD2" w14:textId="65CF99C4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install sufficient fourteen (14) gauge, colour coded traffic signal runner and riser cable to accommodate all equipment and installation operations specified in this Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EC1626" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>The traffic signal cable shall meet the requirements of OPSS.MUNI 2409.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241A86E0" w14:textId="7C1663EB" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>raffic signal cable shall be installed in the location(s) shown on the Drawings and in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-3.01, E-3.02, E-3.04, E-3.06, E-4.01, E-4.02 and E-4.03. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B4F566" w14:textId="7FD54706" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Runner cables for vehicle signal heads shall have 12 solid conductors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41372278" w14:textId="45D0AAE2" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Runner cables for pedestrian signal heads shall have</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> seven (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> solid conductors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FF8362" w14:textId="2193DC6B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>raffic signal heads for each phase of the intersection shall be wired independently in order to allow for the addition of advance green movements or split phases without additional wiring being required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43603891" w14:textId="61CE1AB8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>raffic signal cable for each pedestrian phase (i.e. north-south on east leg, north-south on west leg, east-west on north leg and east-west on south leg) shall be brought back to the controller separately in order to accommodate separate “walk” and “don't walk” movements for each phase independently of each other.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D66F727" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall label all groups of traffic signal conductors in the controller cabinet, indicating the phase number, direction and movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52248343" w14:textId="67649941" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall seal all conduit ducts in the controller pad with duct seal once all of the cables have been pulled into the controller cabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCC70FD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Buried Installation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071776FA" w14:textId="3412A6AB" w:rsidR="008524C0" w:rsidRPr="00D0458F" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve">Each riser cable inside </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> pole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t>for traffic signal head(s) and pedestrian head(s) shall be seven (7) conductor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> and five (5) conductor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> respectively. Riser cables shall have stranded conductors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3BF8DD" w14:textId="78B4E42E" w:rsidR="008524C0" w:rsidRPr="00D0458F" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve">All joints shall be made above ground level and inside the handhole of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> steel pole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C6F7EC" w14:textId="4A90C0C4" w:rsidR="008524C0" w:rsidRPr="00D0458F" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t>Each wiring aperture drilled into a steel pole shall be deburred and painted with grey</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> zinc, rich paint. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t>ubber grommet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> shall be installed after the paint is dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4121F712" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Aerial Installation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F103B50" w14:textId="50AA4EEC" w:rsidR="008524C0" w:rsidRPr="00D0458F" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t>erial traffic signal cable shall be secured to the upper suspension span using stainless steel lashing wire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC05ABB" w14:textId="5E53B92B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve">The Contractor shall leave 3 metres of traffic signal cable coiled at each temporary traffic signal head for future relocation of the head. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A659CA3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00D0458F" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t>A PVC junction box, secured to the upper suspension span, shall be used for splicing the traffic signal cable where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6736F7D9" w14:textId="3DE78F99" w:rsidR="008524C0" w:rsidRPr="00D0458F" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve">All joints shall be made above ground level in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve">-approved PVC junction boxes or inside the handhole of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve">steel pole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CF297B" w14:textId="2E400675" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t>PVC junction box</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0458F">
+        <w:t xml:space="preserve"> shall be installed in accordance with Standard Drawing E-3.03. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207731DF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F136BE" w14:textId="120F7C7F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of traffic signal cable supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CDFAFB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plan quantity measurement is not a true quantity measurement (riser cables are not included), but is a horizontal measurement taken from the Drawings between handwells, poles, transformers and controller cabinets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19222E80" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055070F1" w14:textId="4176EA0F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A09861E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc42773594"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E608</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Extra Low Voltage Cable for Pedestrian Pushbutton</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="5A6B326B" w14:textId="3B037A7C" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>This Specification shall be read in conjunction with OPSS.MUNI 2410 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32C89">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Apr 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7A2715" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-4.02 and E-4.03.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323A4644" w14:textId="4E47B68F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall supply and install sufficient two (2) conductor, #14 AWG, ELV cable with shielded core</w:t>
+      </w:r>
+      <w:r w:rsidR="007748FD">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cover in the location</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F53">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F53">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A67F4A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ELV cable shall be installed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E19889" w14:textId="4AE6AFA4" w:rsidR="008524C0" w:rsidRPr="008D3F86" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D3F86">
+        <w:t>aerially from the pedestrian pushbutton to the controller; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A882DD" w14:textId="03762105" w:rsidR="008524C0" w:rsidRPr="008D3F86" w:rsidRDefault="008524C0" w:rsidP="00564694">
+      <w:pPr>
+        <w:pStyle w:val="TRNBulletedList"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D3F86">
+        <w:t>from the pedestrian pushbutton(s) to the controller through the underground conduit system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6B8B76" w14:textId="0B61BC35" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ELV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> cable shall be Belden Inc., polyethylene insulated, polyethylene belted, polyvinyl chloride jacketed, communication cable with 100% electrical shielding</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D1E132" w14:textId="546C3887" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ELV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> cable shall meet the requirements of OPSS.MUNI 2410 and shall be installed in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-4.02 and E-4.03.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A42C1EA" w14:textId="15F2E01D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ushbutton(s) allocated to each pedestrian phase require a dedicated home run cable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1600CE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall label all groups of ELV pedestrian pushbutton cables in the controller cabinet, indicating the phase number and leg of intersection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D29ADAA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Buried Installation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F80987" w14:textId="2E7077B6" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D3F86">
+        <w:t xml:space="preserve">Each wiring aperture drilled into a steel pole shall be deburred and painted with grey, zinc rich paint. Rubber grommets shall be installed after the paint is dry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6B6D21" w14:textId="775F0D51" w:rsidR="007748FD" w:rsidRPr="00C3115D" w:rsidRDefault="007748FD" w:rsidP="007748FD">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007748FD">
+        <w:t>All joints shall be made above ground level and inside the handhole of the steel pole(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAD5DF4" w14:textId="2461EAFD" w:rsidR="007748FD" w:rsidRPr="009C5CEF" w:rsidRDefault="007748FD" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Aerial Installation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B80AA40" w14:textId="2C64D737" w:rsidR="007748FD" w:rsidRPr="00C3115D" w:rsidRDefault="007748FD" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007748FD">
+        <w:t xml:space="preserve">All joints shall be made above ground level in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>Owner-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007748FD">
+        <w:t>approved PVC junction boxes or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inside the handhole of a steel pole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609277C7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E09F12B" w14:textId="7C8161DE" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ELV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> cable supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE94A70" w14:textId="20B38818" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE332E3" w14:textId="2BCBC470" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">SENTINEL Pole &amp; Traffic Equipment Limited, WE8MA, or </w:t>
+    <w:p w14:paraId="0FD96AE8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E6ECF2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101CCF44" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc42773598"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E609</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Aerial Luminaire Wire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="7428F49A" w14:textId="5CD70B59" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install all wire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">accessories required to complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD0F8B">
+        <w:t>the wiring of the proposed luminaire and/or four-way flashing LED beacon to the service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> pole in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623CB1C7" w14:textId="40DB2D86" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>erial wire shall be a 600V duplex, type NSF-2 cable for spans less than, or equal to</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>m. For spans greater than 38</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">m, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>two (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> single conductor, 600V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> RWU90 cables shall be lashed to a 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>mm, grade 160</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> bare messenger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7D069E" w14:textId="69447584" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">erial wire shall be sized so as to satisfy the voltage drop requirements of the electrical equipment and shall not exceed 5%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197BF68E" w14:textId="1FD9A148" w:rsidR="00235E39" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Each joint in the aerial wire shall be made above ground in a pole handhole or junction box</w:t>
+      </w:r>
+      <w:r w:rsidR="00A301C7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00232E79">
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A301C7" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">otherwise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">in the Contract Documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C2B6E4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall ensure that all equipment is adequately grounded. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EFCFE0" w14:textId="7A4D8704" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Connection to the luminaire riser cable shall be </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">made using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>single pole, waterproof fuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>holder with one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (1),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 10 amp midget ferrule fuse. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> fuse holder shall be installed inside the pole or</w:t>
+      </w:r>
+      <w:r w:rsidR="00242EA2">
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>an Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>approved waterproof connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40069CA4" w14:textId="3F7DE21E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fuse holders shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Eaton Bussmann Series, "Tron" Catalogue No. HEB-AA or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t>quivalent.</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">SENTINEL Pole &amp; Traffic Equipment Limited, WE12M, or </w:t>
+        <w:t>quivalent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B4185E" w14:textId="63B18FDC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>10 amp midget ferrule fuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s shall be Eaton Bussmann Series, T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ype "KTK" or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">quivalent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AF6402" w14:textId="2CE49964" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...15 lines deleted...]
-    <w:p w14:paraId="552594B8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="1017B15B" w14:textId="5EA5E68F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The ground wire for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6EC0">
+        <w:t>luminaire and/or four-way flashing LED beacon shall be sup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">plied and installed under Item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6EC0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E611</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FBB66A" w14:textId="48968498" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Luminaire arms shall be installed on concrete poles in accordance with Standard Drawings E-3.04A (aerial installation) and E-3.05A (buried installation).</w:t>
-[...53 lines deleted...]
-          <w:b/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">erial wire shall be brought back and connected to the circuit breaker supplied and installed at the service pole under Item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6EC0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6EC0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B614E8">
-[...42 lines deleted...]
-    <w:p w14:paraId="7434D956" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+    </w:p>
+    <w:p w14:paraId="0E91EFDB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A82AF15" w14:textId="0D039DC0" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...13 lines deleted...]
-    <w:p w14:paraId="72836F66" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+    <w:p w14:paraId="0FAB550A" w14:textId="3F76EF40" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of aerial luminaire wire supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CB73AA" w14:textId="4D03C3D3" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included) but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30212649" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375593CA" w14:textId="53DAA2D8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...10 lines deleted...]
-    <w:p w14:paraId="69139069" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="02C69D28" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1887CAD2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc42773575"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc42773602"/>
       <w:r w:rsidRPr="00ED3847">
-        <w:t>Item E503</w:t>
+        <w:t>Item E610</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
-        <w:t>Supply and Install High Pressure Sodium Luminaire</w:t>
-[...42 lines deleted...]
-      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:t>Supply and Install Buried Luminaire Wire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="2C7C921D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DF7863" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7863">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>This Specification shall be read in conjunction with OPSS.MUNI 604 (Nov 2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FE3961" w14:textId="4A1A7002" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install all wire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> accessories required to complete the wiring of the proposed luminaire to the service pole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EC05B8" w14:textId="49087EBE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The luminaire wire shall be installed in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>new</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> underground conduit in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+      <w:r w:rsidR="00794FBC" w:rsidRPr="00794FBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087708D">
+        <w:t>Luminaire wire shall not be run into poles without a luminaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A448A0" w14:textId="4E6AC51C" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">uminaire wire shall be single conductor, stranded copper, rated 600 volts and RWU90. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E82E15C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Low voltage wire shall meet the requirements of OPSS.MUNI 604. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0C924F" w14:textId="59747771" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">uminaire wire shall be sized so as to satisfy the voltage drop requirements of the electrical equipment and shall not exceed 5%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4355E5B2" w14:textId="7118A4BA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Each wire aperture drilled in a steel pole shall be deburred and painted with grey</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> zinc rich paint. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ubber grommet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be installed after the paint is dry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5159C763" w14:textId="25BA9286" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Connection to the luminaire riser cable shall be </w:t>
+      </w:r>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> one </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>single pole, waterproof fuseholder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with one (1), 10 amp midget ferrule fuse. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> fuse holder shall be installed inside the pole or </w:t>
+      </w:r>
+      <w:r w:rsidR="00242EA2">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>n Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>approved waterproof connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C43061D" w14:textId="6D52F604" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fuse holders shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Eaton Bussmann Series, "Tron" Catalogue No. HEB-AA or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324E8EFB" w14:textId="64171E43" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>10 amp midget ferrule fuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Eaton Bussmann Series, Type "KTK" or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">quivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0042F" w14:textId="1497537F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">All joints in luminaire wire shall be made above ground in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> pole handhole</w:t>
+      </w:r>
+      <w:r w:rsidR="00A301C7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00232E79">
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A301C7" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">otherwise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">in the Contract Documents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693D401C" w14:textId="15D605BB" w:rsidR="008524C0" w:rsidRPr="0087708D" w:rsidRDefault="008524C0" w:rsidP="0087708D">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall ensure that all equipment is adequately grounded</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5103A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5103A" w:rsidRPr="0087708D">
+        <w:t>in accordance with the Ontario Electrical Safety Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD1657C" w14:textId="4EA68A2F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00E80AF7" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ground rods and g</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">round wire for the luminaire pole shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t>tem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347CD8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E414</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="0019771D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E611</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152F34CB" w14:textId="51699043" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">uminaire wire shall be brought back and connected to the circuit breaker supplied and installed at the service pole under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7EB0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036D54">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F091534" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7F5458" w14:textId="2E773F80" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of buried luminaire wire supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5965C7CA" w14:textId="6488A430" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AE8652" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3263CDE2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DE25A1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc42773604"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E611</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Ground Wire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="7CB1719A" w14:textId="03398C53" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicable to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> item: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008841CA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-3.01 (aerial installation), </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655DA2">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-5.01, E-5.02, E-5.03, E-5.05, E-5.08, E-5.09, E-5.10, E-5.11, E-5.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5E80">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655DA2">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5E80">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5E80" w:rsidRPr="00AE5E80">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and E-5.14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE5E80">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6029B1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00655DA2" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00655DA2">
+        <w:t xml:space="preserve">The Contractor shall supply and install </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655DA2">
+        <w:t>#6 AWG, RWU green, stranded copper ground wire in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D1E0FD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Aerial Installation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7686F98B" w14:textId="4E9927BF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aerial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ground wire </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in accordance with Standard Drawing E-3.01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332040C8" w14:textId="0797951D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aerial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ground wire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be connected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> to span wire shall </w:t>
+      </w:r>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> a compression or impact connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77621916" w14:textId="0233EA55" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>uminaire fixture</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be bonded to the ground system </w:t>
+      </w:r>
+      <w:r>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> a #12 AWG, R90 green, stranded copper ground wire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0969586E" w14:textId="5E436151" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">A continuous #6 AWG, RWU90 green, stranded copper ground wire shall be installed from the lower stabilizing cable on a temporary pole to the junction box on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>pole for connection to the green traffic signal conductor for the pedestrian head.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29723C1E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Buried Installation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280D5DA3" w14:textId="3384B66E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Buried </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ground wire </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>through the entire main conduit system</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>connect</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> to the service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CDF8C1" w14:textId="65F0E5FA" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Buried </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ground wire shall be connected to all steel poles, the junction boxes on wood poles, the ground lug</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> attached to cover</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and frame</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> in handwells</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ground rods in handwells, in the location(s) shown on the Drawings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCCC2FB" w14:textId="65B38867" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Buried </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ground wire is not required outside of the main conduit system where there are no low voltage cables in the ducts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67930CD0" w14:textId="786BBE31" w:rsidR="008524C0" w:rsidRPr="001C6B38" w:rsidRDefault="00EA5AE3" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+      </w:pPr>
+      <w:r w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C6B38">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>one</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve">Delete the following paragraphs if not </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
+        <w:t>applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6B38">
-        <w:t xml:space="preserve"> </w:t>
-[...448 lines deleted...]
-      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C6B38">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>S</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5F6860" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is an existing ground wire through the existing conduit system which is connected to the existing poles and ground rods. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A33D210" w14:textId="7433E114" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continuous #6 AWG, TWU green, stranded copper ground wire </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the new poles to the existing system ground in the handwell closest to those poles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110E8994" w14:textId="054EAC36" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A #6 AWG, RWU90 green, stranded copper ground wire shall be installed from the existing system ground in each of the existing handwells to the proposed ground lug attached </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the frame of the handwell. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C0BD77" w14:textId="3631557B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>A g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>round lug</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be installed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the metal frame of the handwell by drilling and tapping a hole in the frame and securely attaching the ground lug with a threaded machine bolt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E31821A" w14:textId="1C3954EC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E24BE">
+        <w:t xml:space="preserve">All ground wire splices shall be made with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:t xml:space="preserve">hermit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:t xml:space="preserve">eld connections or </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A3E">
+        <w:t>Owner-approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E24BE">
+        <w:t xml:space="preserve"> compression connectors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5913A9" w14:textId="16B28601" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">A continuous #12 AWG, R90 green, stranded copper ground wire shall be installed from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>new</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> luminaire fixture to the ground lug in the luminaire pole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105409BF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Aerial and Buried Installations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0306A594" w14:textId="59CB8823" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> separate continuous #6 AWG, RWU90 green, stranded copper ground wire </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>from the controller to the service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310AD34B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The controller shall not be connected to the system ground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0758A464" w14:textId="5F6E973E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">A continuous #6 AWG, RWU90 green, stranded copper ground wire shall be installed from the span wire on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> pole to the ground rod located adjacent to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> pole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA74706" w14:textId="51C8F8A9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> continuous 2/0 bare, stranded copper ground wire shall be installed from the service enclosure to the four </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ground rods located adjacent to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1618">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1618" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>pole. (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">elect </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>one</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA5AE3" w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000142C0">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-5.01, E-5.02, E-5.03, E-5.05, E-5.08, E-5.09, E-5.10, E-5.11, E-5.12</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5E80">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000142C0">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-5.13</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5E80">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and E-5.14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000142C0">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225CA1F3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The green/yellow conductor in the traffic signal head and pedestrian signal head riser cable shall be connected to the system ground in a pole handhole and/or a junction box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BDA8FD" w14:textId="7C8ABE7F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>A green conductor used as ground shall be tagged “ground” in the pole handhole and/or junction box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4508D737" w14:textId="3A2077D4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Connection to each ground rod shall be made with a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">hermit </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>eld</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A3E">
+        <w:t xml:space="preserve"> or an Owner-approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7863">
-[...57 lines deleted...]
-    <w:p w14:paraId="319C5B56" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:r w:rsidR="005F4737">
+        <w:t xml:space="preserve">compression </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>connector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3522A2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall ensure that all equipment is adequately grounded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347E8FE5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5668C077" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76632585" w14:textId="54D81FB6" w:rsidR="008524C0" w:rsidRPr="000142C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000142C0">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aerial Ground Wire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A35DA5" w14:textId="0245759E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of aerial ground wire supplied and installed, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>based on plan quantity measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B5FFEA" w14:textId="7E577871" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included) but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAC875A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t>Riser wire will not be measured for payment purposes; all costs associated with the riser wire shall be included in the unit price</w:t>
+    <w:p w14:paraId="01276577" w14:textId="7CB47019" w:rsidR="008524C0" w:rsidRPr="004C60D8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C60D8">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Buried Ground Wire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6C42FF" w14:textId="313D6266" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Measurement for payment shall be per metre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(m) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">of buried ground wire supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">measurement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57531664" w14:textId="37648CDE" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">he 2/0 cable for the ground grid at the service will not be measured for payment purposes; all costs associated with the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2/0 cable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be included in the unit price</w:t>
       </w:r>
       <w:r>
         <w:t>(s) for</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> this item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D12D4E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+    <w:p w14:paraId="6718A4FE" w14:textId="02D22340" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">measurement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>is not a true quantity measurement (riser cables are not included)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377E8588" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C41096" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...10 lines deleted...]
-    <w:p w14:paraId="6D7F183E" w14:textId="692E9EC0" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="0BD58368" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191EEDD2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc42773609"/>
       <w:r w:rsidRPr="00ED3847">
-        <w:t>Item E50</w:t>
-[...2 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Item E612</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
-        <w:t>Relocate Existing Luminaire Mast Arm and 200 Watt High Pressure Sodium Luminaire</w:t>
-[...1672 lines deleted...]
-    <w:p w14:paraId="73591731" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+        <w:t>Supply and Install Wire for Power Supply</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="52965E3D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>This Specification shall be read in conjunction with OPSS.MUNI 604 (Nov 2017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAA38E7" w14:textId="47EA4066" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install power supply cable from the service to the traffic signal controller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3655E197" w14:textId="055759BB" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Power</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> supply cable shall be single conductor, stranded copper, rated 600 volts and RWU90. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BC3872" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Low voltage cables shall meet the requirements of OPSS.MUNI 604. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACE380B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The cable shall be sized so as to satisfy the voltage drop requirements of the electrical/electronic equipment and shall not exceed 5%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4448D48A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDB9BC7" w14:textId="340F69B6" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="390E841B" w14:textId="741ECD1A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">per metre </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(m) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t>of suspension, stabilizing and support cables supplied and installed, measured from centre to centre of poles</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">of wire for power supply supplied and installed, based on plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BE9A2D" w14:textId="3B342AB7" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Plan quantity </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measurement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> but is a horizontal measurement </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">taken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> between handwells, poles, transformers and controller cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F3E733" w14:textId="6FB41638" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...19 lines deleted...]
-    <w:p w14:paraId="11F97B6D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+    <w:p w14:paraId="2B2D6E51" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B00CDA8" w14:textId="2A254F97" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...10 lines deleted...]
-    <w:p w14:paraId="58DE5D54" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="08EDD539" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2719A8BD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc42773590"/>
-[...2494 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Toc42773611"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc42773611"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:instrText xml:space="preserve"> GOTOBUTTON </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>E613</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Pull Back and Reinstall Existing Traffic Signal Cable,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="72" w:name="_Toc42773612"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc42773612"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Luminaire Wire and Ground Wire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="1E6B1F42" w14:textId="73989FDD" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall pull back all of the existing traffic signal cable, luminaire wire and ground wire from the pole(s)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>handwell(s) that are to be removed. These cables shall be reinstalled and connected to the equipment on the relocated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>or new</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> pole(s) </w:t>
@@ -24632,77 +25269,76 @@
         <w:t xml:space="preserve">Measurement for payment shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>per metre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (m)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> of cable pulled back and reinstalled, based on plan quantity </w:t>
       </w:r>
       <w:r>
         <w:t>measurement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DB2A21" w14:textId="09E5D294" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc42773613"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc42773613"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Measurement will be made</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> for the group of cables pulled back and reinstalled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> not for each individual cable.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="6F1B91E6" w14:textId="01CFCA44" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">Plan quantity </w:t>
       </w:r>
       <w:r>
         <w:t>measurement</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> is not a true quantity measurement (riser cables are not included)</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> but is a horizontal measurement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> taken</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> from the </w:t>
@@ -24718,93 +25354,94 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB92450" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB2B900" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7007B8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc42773615"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc42773615"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E614</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Optical Pre-Emption Detector Cable</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="07E50C11" w14:textId="61399342" w:rsidR="008524C0" w:rsidRPr="004108CF" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004108CF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
       </w:r>
       <w:r w:rsidRPr="008841CA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-3.17 (detector mounted on pole/mast arm) and E-3.35 (detector installed on span wire). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790CA324" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install sufficient optical pre-emption detector cable to connect each optical pre-emption detector to the controller.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74DB9A68" w14:textId="62F0AF4C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The cable shall be installed in the proposed conduit system and pole in the location(s) shown on the Drawings and in accordance with Standard </w:t>
       </w:r>
       <w:r w:rsidRPr="008841CA">
         <w:t xml:space="preserve">Drawing E-3.17 (detector mounted on pole/mast) </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="008841CA">
         <w:t xml:space="preserve"> E-3.35 (detector installed on span wire).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BF6B37" w14:textId="125D077D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The cable shall be Global Traffic Technologies, No. M-138,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
@@ -24928,84 +25565,83 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05090A47" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DC0029" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FF11D8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc42773617"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc42773617"/>
       <w:r w:rsidRPr="00ED3847">
-        <w:lastRenderedPageBreak/>
         <w:t>Item E615</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install Power Feed Cable for Flashing </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Amber or Red</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">LED </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Beacon</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="545C42FD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Hlk73437621"/>
+      <w:bookmarkStart w:id="77" w:name="_Hlk73437621"/>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">This Specification shall be read in conjunction with OPSS.MUNI 604 (Nov 2017). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7282D49A" w14:textId="757A5798" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
       </w:r>
       <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -25172,50 +25808,51 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ower feed cable shall be sized so as to satisfy voltage drop requirements of the electrical equipment and shall not exceed 5%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="543ACD7E" w14:textId="2F62ECAF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The power feed cable shall be installed in the </w:t>
       </w:r>
       <w:r>
         <w:t>new</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> underground conduit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEA2F71" w14:textId="1737DFE2" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall ensure that all equipment is adequately grounded. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292AE5A2" w14:textId="56A4EB82" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The ground wire for the flashing beacon shall be installed under </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidRPr="00291797">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>E611</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB83AC3" w14:textId="0FEBD0A7" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
@@ -25298,53 +25935,53 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035A2345" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3407CD75" w14:textId="5C503721" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2272F5" w14:textId="790387A5" w:rsidR="000E2761" w:rsidRPr="00674DF7" w:rsidRDefault="000E2761" w:rsidP="00674DF7">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Hlk71708683"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkStart w:id="78" w:name="_Hlk71708683"/>
+      <w:bookmarkStart w:id="79" w:name="_Hlk74562752"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="00BD57A4">
         <w:t>Item E</w:t>
       </w:r>
       <w:r>
         <w:t>617</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD57A4">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Traffic Control Cabinet </w:t>
       </w:r>
       <w:r w:rsidR="007C1A4F">
         <w:t>Fibre</w:t>
       </w:r>
       <w:r w:rsidR="004A5D17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C1A4F">
         <w:t>Distribution Terminal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043F3692" w14:textId="0554C977" w:rsidR="007931BD" w:rsidRPr="001C6B38" w:rsidRDefault="007931BD" w:rsidP="007931BD">
       <w:pPr>
@@ -25366,51 +26003,50 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[Designer Note: Current locations with fibre may require this item. Contact Alex Leonienco to determine whether this item is required]</w:t>
       </w:r>
       <w:r w:rsidRPr="001C6B38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53162088" w14:textId="50EE2D93" w:rsidR="007C1A4F" w:rsidRPr="007C1A4F" w:rsidRDefault="000E2761" w:rsidP="007931BD">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="000E2761">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall supply and install </w:t>
       </w:r>
       <w:r w:rsidR="00296C69">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="001A2D68">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2761">
         <w:t xml:space="preserve">raffic </w:t>
       </w:r>
       <w:r w:rsidR="001A2D68">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2761">
         <w:t xml:space="preserve">ontrol </w:t>
       </w:r>
       <w:r w:rsidR="001A2D68">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2761">
         <w:t xml:space="preserve">abinet </w:t>
       </w:r>
       <w:r w:rsidR="001A2D68">
         <w:t>f</w:t>
@@ -25495,82 +26131,314 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r w:rsidR="001A2D68">
         <w:t>fibre distribution terminal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6165619A" w14:textId="77777777" w:rsidR="000E2761" w:rsidRPr="009C5CEF" w:rsidRDefault="000E2761" w:rsidP="007931BD">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A24AD8B" w14:textId="625F8521" w:rsidR="000E2761" w:rsidRPr="00C3115D" w:rsidRDefault="000E2761" w:rsidP="007931BD">
+    <w:p w14:paraId="1A24AD8B" w14:textId="625F8521" w:rsidR="000E2761" w:rsidRDefault="000E2761" w:rsidP="007931BD">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="4C1FFAEA" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Item E618</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:tab/>
+        <w:t>Supply and Install Overhead Detector Cable for Staging (Provisional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E9CB03" w14:textId="4911C804" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011DEA11" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">The Contractor shall supply and install sufficient overhead detector cable to connect each overhead detector (smart sensor) to the controller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A93596" w14:textId="1B2D5ED3" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>The cable shall be installed in the proposed or existing conduit system and/or pole(s) in the location(s) shown on the Drawings and in accordance with the manufacturer’s recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D79C129" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The cable shall be Wavetronix Smart Sensor 6-conductor cable, or Equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6743AAB6" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The Contractor shall make the connections at the overhead detector and the controller. The Contractor shall verify that the overhead detector system is operational when the system is activated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F8FCA2" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5000AEA3" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for payment shall be per metre (m) of overhead detector cable supplied and installed, based on plan quantity measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4538909C" w14:textId="3FF4099B" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Plan quantity measurement is not a true quantity measurement (riser cables are not included), but is a horizontal measurement taken from the Drawings between handwells, poles</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53A3E" w:rsidRPr="00F53A3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>and controller cabinets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26109201" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6047B9FA" w14:textId="3401A298" w:rsidR="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="007931BD">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B61E03" w14:textId="0B0F13FF" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Item E61</w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:tab/>
+        <w:t>Supply and Install</w:t>
+      </w:r>
+      <w:r w:rsidR="00936706">
+        <w:t xml:space="preserve"> Digital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lidar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> Detector Cable for Staging (Provisional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB03A4F" w14:textId="4B1517E8" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">The Contractor shall supply and install sufficient </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lidar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> detector cable to connect each detector to the controller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B9B8CD" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The cable shall be installed in the proposed or existing conduit system and/or pole(s) in the location(s) shown on the Drawings and in accordance with the manufacturer’s recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF34A9D" w14:textId="0B62705A" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>The cable shall be</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> burial-grade, shielded, 23 AWG, pure-copper CAT6</w:t>
+      </w:r>
+      <w:r w:rsidR="00180D43">
+        <w:t xml:space="preserve"> – Vertical Cables 069-560/CMXF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>, or Equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29826771" w14:textId="642D1BFA" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">The Contractor shall make the connections at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00180D43">
+        <w:t xml:space="preserve">lidar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">detector and the controller. The Contractor shall verify that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00180D43">
+        <w:t>lidar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> detector system is operational when the system is activated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC71E04" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D72944" w14:textId="73ED4856" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve">Measurement for payment shall be per metre (m) of </w:t>
+      </w:r>
+      <w:r w:rsidR="00180D43">
+        <w:t>lidar detector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t xml:space="preserve"> cable supplied and installed, based on plan quantity measurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4056D6D1" w14:textId="4A332F4C" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Plan quantity measurement is not a true quantity measurement (riser cables are not included), but is a horizontal measurement taken from the Drawings between handwells, poles and controller cabinets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7BE3D8" w14:textId="77777777" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="002A3CD4">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFABCDE" w14:textId="4CE57B39" w:rsidR="002A3CD4" w:rsidRPr="002A3CD4" w:rsidRDefault="002A3CD4" w:rsidP="007931BD">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CD4">
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A61CE9B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc42773619"/>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc42773619"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E701</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Supply and Install Cantilever Sign Assembly </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Overhead Signs (Type 1)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="053FE6A1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: E-2.17, E-2.18 and E-7.07.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7F6B8D" w14:textId="35C0EE1B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall supply and install </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a cantilever sign assembly </w:t>
       </w:r>
@@ -25660,56 +26528,56 @@
         <w:t>ctagonal tapered shaft</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> shall be hot dipped galvanized steel and shall be supplied complete with a pole cap and base plate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F5F71E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall verify the bolt circle requirements with the manufacturer prior to constructing the concrete pole base.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07162D5E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The pole shall be installed directly on top of the concrete pole base and levelled with galvanized steel shims. Double nutting of a pole will not be allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD10BDF" w14:textId="08C1E9B4" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The Contractor shall install the following signs, which will be supplied to the Contractor by </w:t>
+    <w:p w14:paraId="6FD10BDF" w14:textId="28AA5B64" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall install the following signs, which will be supplied by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>in accordance with Standard Drawing E-7.07</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C16BB6" w14:textId="5A9752CE" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>Rb-41 “Special” (90 cm x 90 cm) lane designation signs</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
@@ -25761,51 +26629,50 @@
         <w:t xml:space="preserve">The Contractor shall contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>Owner’</w:t>
       </w:r>
       <w:r>
         <w:t>s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6BBF6C" w14:textId="69187920" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ane designation signs shall be securely covered until the lane markings are in place and the fully protected left turn signals have been activated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269B5D9D" w14:textId="6AEBBDAE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>verhead signs and tabs signs that are not associated with the traffic signals shall be securely covered until the lane markings are in place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BD99E5" w14:textId="3CA3C07A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall remove the “New” sign 50 Days after the completion of the traffic control signal modification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and return it </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
@@ -25839,77 +26706,78 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each cantilever sign assembly </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">supplied and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>installed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r>
         <w:t>-supplied signs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716E85CC" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380FE809" w14:textId="7B3C598B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified, including the removal of the “New” sign</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554574AA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc42773620"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc42773620"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E702</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Cantilever Sign Assembly for Overhead Signs (Type 2)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="64997DF7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: E-2.17, E-2.18, E-7.08, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>E-7.36 and E-7.37</w:t>
@@ -26020,56 +26888,56 @@
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>quivalent</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCAC3CA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall verify the bolt circle requirements with the manufacturer prior to constructing the concrete pole base.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC5F459" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The pole shall be installed directly on top of the concrete pole base and levelled with galvanized steel shims. Double nutting of a pole will not be allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113BDD9D" w14:textId="2EFD4736" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The Contractor shall install the following signs, which will be supplied to the Contractor by </w:t>
+    <w:p w14:paraId="113BDD9D" w14:textId="2A80CA92" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall install the following signs, which will be supplied by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-7.08, E-7.36, and E-7.37</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EEBDA4" w14:textId="714B7EF8" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
@@ -26095,51 +26963,50 @@
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>Rb-87 (90 cm x 150 cm) “Specific Days &amp; Times” reserved lane sign</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D25FC4" w14:textId="1E8D060B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>Rb-184t “Begins” tab</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B0C7A8" w14:textId="232D89CC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:t>Rb-185t “End” tab</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E84F9F" w14:textId="328D8EF3" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>a temporary “New” (Wb-3) sign between the lane designation signs</w:t>
       </w:r>
       <w:r w:rsidR="00DF1618">
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65436D90" w14:textId="42E0EE37" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="006E4808" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
@@ -26171,50 +27038,51 @@
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ane designation signs shall be securely covered until the lane markings are in place and the fully protected left turn signals have been activated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0576A1B1" w14:textId="19952D05" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>verhead signs and tabs signs that are not associated with the traffic signals shall be securely covered until the lane markings are in place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4774B264" w14:textId="6906E354" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t>The Contractor shall remove the “New” sign 50 Days after the completion of the traffic control signal modification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and return it </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> Operations Centre </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">located </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>at 90 Bales Drive East, East Gwillimbury.</w:t>
@@ -26243,65 +27111,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="293DC04D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41071E1E" w14:textId="440992DE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified, including the removal of the “New” sign</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491B3E10" w14:textId="3F8ABF19" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc42773621"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc42773621"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E703</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install 6.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Metre</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:t xml:space="preserve"> Aluminum Traffic Signal Mast Arm for Overhead Lane Designation Sign Assembly</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="3528CB7F" w14:textId="07474CAC" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6FB8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -26413,3272 +27281,3218 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="23885BB1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41326CBE" w14:textId="6246A483" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each aluminum mast arm supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46828DE3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198A27A4" w14:textId="79BE86B1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641F80D0" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc42773622"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve">Item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:instrText xml:space="preserve"> GOTOBUTTON </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>E704</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Reinstall Salvaged Road/Street Name Sign on</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="84" w:name="_Toc42773623"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Traffic Signal Mast Arm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="279D9B48" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-7.18, E-7.19, E-7.20 and E-7.32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645AEC53" w14:textId="3993EEAF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall reinstall </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">salvaged road/street name sign on </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> traffic signal mast arm in the location(s) shown on the Drawings and in accordance with Standard Drawings E-7.18, E-7.19, E-7.20 and E-7.32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F291DD2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3769C9D2" w14:textId="7B3885D0" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>each salvaged road/street name sign reinstalled</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70705088" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCE6A0B" w14:textId="696A964E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC6EC8E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc42773624"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve">Item </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:instrText xml:space="preserve"> GOTOBUTTON </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>E705</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Modify and Reinstall Salvaged Road/Street Name Sign on</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="86" w:name="_Toc42773625"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Span Wire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="066DE525" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-7.32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FC82F3" w14:textId="0F118098" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall modify and reinstall </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> salvaged road/street name sign on span wire in the location(s) shown on the Drawings and in accordance with Standard Drawing E-7.32.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32387B32" w14:textId="58425F0C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply all hardware required to reinstall the salvaged road/street name signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDAFB9D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF396B1" w14:textId="054541EE" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>each salvaged road/street name sign modified and reinstalled</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE8EA47" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7087CC" w14:textId="121F4483" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27168D6E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E706</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Install “Traffic Signals Ahead” Sign and “Be Prepared To Stop” Tab with a Flashing Amber LED Beacon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273C733A" w14:textId="6C8ED9C3" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-2.17, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2.18, E-7.04</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E-7.31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551D4FBC" w14:textId="75335E3D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall install a “Traffic Signals Ahead” sign and a “Be Prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>o Stop” tab with a flashing amber LED beacon on a 150 mm x 150 mm x 4.3 m long pressure treated wood post/pole/existing pole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6088CD11" w14:textId="37897644" w:rsidR="008524C0" w:rsidRPr="00DD6FB8" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new signal installations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>, the Contractor shall also install</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6FB8">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a “New” sign above the “Traffic Signals Ahead” sign in accordance with Standard Drawing E-7.04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2FE2FC" w14:textId="41990BCF" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C133C">
+        <w:t xml:space="preserve">Owner will supply the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">signs to the Contractor. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A0874C" w14:textId="43368CE4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beacons and s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5373315F" w14:textId="4DA54FAF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The “Traffic Signals Ahead” sign, “Be Prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>o Stop” tab and sign support shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EAEFD8" w14:textId="7C5887A2" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beacon shall be a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 200 mm flashing amber LED beacon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFFFF65" w14:textId="1F6F2BA8" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The amber LED display shall be a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>re-qualified Product by the California Department of Transportation (Caltrans)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with a solid state flasher</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">aluminum one-way vertical bracket with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>275 mm aluminium extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6BFC4A" w14:textId="27C6E25E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be mounted using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">brackets in accordance with Standard Drawing E-7.31. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBA5BE8" w14:textId="2D7EFBBF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The signs, flashing amber LED beacon, aluminum brackets, ground rods, sign support and all necessary conduit shall be installed in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-2.17, E-2.18 and E-7.31.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA049F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t>The g</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA049F">
+        <w:t xml:space="preserve">rounds rods shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve">supplied and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA049F">
+        <w:t xml:space="preserve">installed under </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5237">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA049F">
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA049F" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA049F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B648F87" w14:textId="0ABBE688" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The signs shall not be installed until the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ay of the traffic signal turn on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2BFA67" w14:textId="64359A4F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall remove the “New” sign 50 Days after the traffic signal turn on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">return </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Operations Centre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">located </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>at 90 Bales Drive East, East Gwillimbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14321544" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60668EFE" w14:textId="7BCC0859" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> each “Traffic Signals Ahead” sign, “New” sign and “Be Prepared To Stop” tab with flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59889671" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs, tabs and beacons installed on a sign support and not for each individual sign, tab and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680043AA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D30D00F" w14:textId="1C74BECB" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified, including the removal of the “New” sign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AAC098" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc42773626"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E707</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Install “Stop” Sign with Flashing Red LED Beacon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="25AB457C" w14:textId="45C828D2" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-2.17, E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2.18 and E-7.11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36957DB7" w14:textId="5594A00B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall install a 1.2 m x 1.2 m “Stop” sign (Ra-1101) with a flashing red LED beacon on a 150 mm x 150 mm x 4.3 m long pressure treated wood post or pole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20049CE4" w14:textId="096C35E8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C038E46" w14:textId="0BFA107A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beacons and s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F75FD27" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The “Stop” sign and sign support shall be installed in accordance with the Ontario Traffic Manual, Book 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7DA665" w14:textId="127422AF" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The beacon shall be a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>one-section</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 300 mm flashing red LED beacon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6559BF" w14:textId="71F5D8AC" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The red LED display shall be a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>re-qualified Product by the California Department of Transportation (Caltrans)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with a solid state flasher and aluminum one-way vertical bracket with a 275 mm aluminum extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A309AD3" w14:textId="7B8C8E86" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The signs, flashing red LED beacon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, aluminum bracket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, ground rods, sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and all necessary conduit shall be installed in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-2.17, E-2.18 and E-7.11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve"> The grounds rods shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5237">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B07176" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFD896C" w14:textId="7AB114AE" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> each “Stop” sign with flashing red LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">installed on a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458DA7A3" w14:textId="4D6CE516" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs and beacons installed on a sign support and not for each individual sign and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6664E2EB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47622EE2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAD61F4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc42773627"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E708</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Install Warning Sign with Flashing Amber LED Beacon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="89" w:name="_Toc42773628"/>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>n Wood Post</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="42939CEA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-7.12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F79D97" w14:textId="6FBEBEF2" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall install a 1.2 m x 1.2 m </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4125" w:rsidRPr="006E4125">
+        <w:t xml:space="preserve"> and supplementary tab sign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with a flashing amber LED beacon on a 150 mm x 150 mm x 4.3 m long pressure treated wood post</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718BE816" w14:textId="665E7D26" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F537C38" w14:textId="747E7190" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>wood sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D13D4B" w14:textId="2E837299" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wood </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>post shall be set at a depth of 1.5 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562954FD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign, supplementary tab sign and wood post shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AAE5996" w14:textId="6FC683D8" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The beacon shall be a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>one-section</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 300 mm flashing amber LED beacon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAF83A4" w14:textId="0E9AF078" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The amber LED display shall be a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>re-qualified Product by the California Department of Transportation (Caltrans)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with a solid state flasher and aluminum one-way vertical bracket with a 275 mm aluminum extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315A149A" w14:textId="1E11A709" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The signs, flashing amber LED beacon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, aluminum bracket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, ground rods, wood post</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and all necessary conduit shall be installed in accordance with Standard Drawing E-7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve"> The grounds rods shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5237">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D5329B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79035C44" w14:textId="7BC9F26F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign and supplementary tab sign with flashing amber LED beacon installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on a wood post supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052EAEC3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs and beacons installed on a wood post and not for each individual sign and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF313DA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4D8810" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6976A6" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E709</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t xml:space="preserve">Install </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11BEC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve"> Sign with Alternating Flashing Amber LED Beacons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F997EA" w14:textId="6EBBBADB" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-2.17, E-2.18, E-7.13, E-7.14, E-7.15 and E-7.16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D45F580" w14:textId="5DA24058" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall install </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11BEC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">two (2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>alternating flashing amber LED beacons on a 150 mm x 150 mm x 4.3 m long pressure treated wood post/pole/existing pole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE81554" w14:textId="39C41369" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45870B96" w14:textId="50FB963E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D44BB0" w14:textId="5EBFB4B8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3692">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign and sign support shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336882BE" w14:textId="32F0081B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The beacons shall be one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>-section</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 200 mm flashing amber LED beacons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6C8AC4" w14:textId="665BE654" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The amber LED display shall be a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>re-qualified Product by the California Department of Transportation (Caltrans)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with a solid state flasher and two</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> aluminum one-way vertical brackets with </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Select applicable length]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3692">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>275 mm / 400 mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> aluminum extensions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E144F95" w14:textId="154D5F45" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">he alternating flashing amber LED beacons </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be mounted using brackets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>[Delete</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-7.13, E-7.14, E-7.15 or E-7-16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3DBA75" w14:textId="41401E50" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The sign</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>, alternating flashing amber LED beacons, aluminum brackets, ground rods, sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and all necessary conduit shall be installed in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-2.17, E-2.18, E-7.13, E-7.14, E-7.15 or E-7.16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve">The grounds rods shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5237">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3726DE3D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6928ABCA" w14:textId="1B87E65F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3692">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign with alternating flashing amber LED beacons </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">sign support </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58535839" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement will be made for the group of signs and beacons installed on a sign support and not for each individual sign and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106C5582" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271904B1" w14:textId="7FDD45BE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D5B114" w14:textId="66C98880" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E710</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t xml:space="preserve">Install “Traffic Signals Ahead” Sign and “Be Prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>o Stop” Tab with Solar Powered Flashing Amber LED Beacon On Wood Post</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F6F746" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-7.04 and E-7.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A791C50" w14:textId="41CCA6A7" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall install a “Traffic Signals Ahead” sign and a “Be Prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>o Stop” tab with a solar powered flashing amber LED beacon on a 150 mm x 150 mm x 4.3 m long pressure treated wood post</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033FE17D" w14:textId="449B7561" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new signal installations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Contractor shall also install </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>a “New” sign above the “Traffic Signals Ahead” sign in accordance with Standard Drawing E-7.04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BA2345" w14:textId="34C7E615" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E7E403" w14:textId="7A4D0844" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">wood </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62231EAE" w14:textId="7843171B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">wood </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>post shall be set at a depth of 1.5 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCF6A3E" w14:textId="1267559A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The “Traffic Signals Ahead” sign, “Be Prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>o Stop” tab and wood post shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461ECC0A" w14:textId="11F77F71" w:rsidR="008524C0" w:rsidRPr="00D41FE4" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41FE4">
+        <w:t xml:space="preserve">The solar powered flashing amber LED beacon shall be Carmanah Technologies Corp., Model No. R247C, or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41FE4">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC8C67B" w14:textId="32125C79" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall cut out the amber section of the “Traffic Signals Ahead” sign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7308F7" w14:textId="177EA04A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">he flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be mounted using brackets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in accordance with Standard Drawing E-7.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2BD2FB" w14:textId="6FD7FA2A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The signs, solar powered flashing amber LED beacon, solar panel, wood post and all necessary conduit shall be installed in accordance with Standard Drawing E-7.27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E49CC8F" w14:textId="190EC21E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The sign</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall not be installed until the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ay of the traffic signal turn on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49143BBF" w14:textId="320B4EE1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall remove the “New” sign 50 Days after the traffic signal turn on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and return it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> at its Operations Centre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">located </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>at 90 Bales Drive East, East Gwillimbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2844EFF2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B5DD6B" w14:textId="05725657" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> each “Traffic Signal Ahead” sign, “New” sign and “Be Prepared </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">o Stop” tab with solar powered flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>installed on a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> wood post </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6875599E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc42773629"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs, tabs and beacons installed on a wood post and not for each individual sign, tab and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FBE30E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72427610" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified, including the removal of the “New” sign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB825E4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E711</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Install “Stop” Sign with Solar Powered Flashing Red LED Beacon</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="91" w:name="_Toc42773630"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>on Wood Post</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="05929331" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-7.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63257FE9" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall install a 1.2 m x 1.2 m “Stop” sign (Ra-1101) with a solar powered flashing red LED beacon on a 150 mm x 150 mm x 4.3 m long pressure treated wood post</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F5F3E3" w14:textId="329900C4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner’</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9A48D1" w14:textId="393F0DF1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">wood </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E875B5" w14:textId="71D227B2" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The post shall be set at a depth of 1.5 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF87D4A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The “Stop” sign and wood post shall be installed in accordance with the Ontario Traffic Manual, Book 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EB663C" w14:textId="5EE0C839" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The solar powered flashing red LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Carmanah Technologies Corp., Model No. R247C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED1A7DE" w14:textId="0457C5F2" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The sign, solar powered flashing red LED beacon, solar panel, wood post and all necessary conduit shall be installed in accordance with Standard Drawing E-7.28.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C21D614" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091E7C5C" w14:textId="3651871E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">each “Stop” sign with solar powered flashing red LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">wood post </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719586A6" w14:textId="11796F40" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs and beacons installed on a wood post and not for each individual sign and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105B751C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198A27A4" w14:textId="79BE86B1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...10 lines deleted...]
-    <w:p w14:paraId="641F80D0" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="1FA86EBE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAD3203" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00FF3C65" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc42773622"/>
+      <w:r w:rsidRPr="00FF3C65">
+        <w:t>Item E712</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3C65">
+        <w:tab/>
+        <w:t>Install “Warning” Sign with Solar Powered Flashing Amber LED Beacon on Wood Post</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E645F66" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-7.29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BACC2BE" w14:textId="63223AA5" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall install a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign with a solar powered flashing amber LED beacon on a 150 mm x 150 mm x 4.3 m long pressure treated wood post</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAAFF24" w14:textId="2BF5CB58" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0AC6B7" w14:textId="7C53B1B8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">wood </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7654FC" w14:textId="110ADACA" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The post </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> be set at a depth of 1.5 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA74727" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign and wood post shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58616388" w14:textId="706E190E" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The solar powered flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Carmanah Technologies Corp., Model No. R247C, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA38A9F" w14:textId="2FEB4F0E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The sign, solar powered flashing amber LED beacon, solar panel, wood post and all necessary conduit shall be installed in accordance with Standard Drawing E-7.29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7909B7B2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D921E0" w14:textId="1C8AF2D1" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> each </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign with solar powered flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">wood post </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F54BBE" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs and beacons installed on a wood post and not for each individual sign and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156788CD" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF7CC9B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313CD462" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
       <w:r w:rsidRPr="00ED3847">
-        <w:t xml:space="preserve">Item </w:t>
-[...11 lines deleted...]
-        <w:t>E704</w:t>
+        <w:t>Item E713</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
-        <w:t>Reinstall Salvaged Road/Street Name Sign on</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Install “Traffic Signals Ahead” Sign and “Prepare To Stop When Flashing” Tab with Alternating Flashing Amber LED Beacons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AC837B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The following Standard Drawings are applicable to this item: E-2.17, E-2.18, E-7.04 and E-7.24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463CAAEC" w14:textId="1924656B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Contractor shall install a “Traffic Signals Ahead” sign and a “Prepare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">o Stop When Flashing” tab with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">two (2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>alternating flashing amber LED beacons on a 150 mm x 150 mm x 4.3 m long pressure treated wood post/pole/existing pole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="83" w:name="_Toc42773623"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="0F291DD2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+    </w:p>
+    <w:p w14:paraId="20760424" w14:textId="3FEB6A8F" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new signal installations </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Contractor shall also install </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>a “New” sign above the “Traffic Signals Ahead” sign in accordance with Standard Drawing E-7.04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A899BD6" w14:textId="3E48AABB" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2C5AE0" w14:textId="549D044B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA72011" w14:textId="26BA9B92" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The “Traffic Signals Ahead” sign, “Prepare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>o Stop When Flashing” tab and sign support shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6318CFE7" w14:textId="0D085FCB" w:rsidR="008524C0" w:rsidRPr="00956B3B" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956B3B">
+        <w:t xml:space="preserve">Beacons shall be one-section, 200 mm flashing amber LED beacons. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49ECAD62" w14:textId="10500C12" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The amber LED display shall be a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>re-qualified Product by the California Department of Transportation (Caltrans)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>quivalent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with a solid state flasher and two</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> aluminum one-way vertical brackets with 400 mm aluminium extensions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C458A1" w14:textId="591A2A40" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">he alternating flashing amber LED beacons </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be mounted using brackets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in accordance with Standard Drawing E-7.24.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6288CBAA" w14:textId="6739EB8C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The signs, alternating flashing amber LED beacons, aluminium brackets, ground rods, sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and all necessary conduit shall be installed in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> E-2.17, E-2.18 and E-7.24.</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve"> The grounds rods shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5237">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t xml:space="preserve">tem </w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E41</w:t>
+      </w:r>
+      <w:r w:rsidR="007270A7" w:rsidRPr="0001246A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00315DD9">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FA14EC" w14:textId="279CA165" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The signs shall not be installed until the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ay of the traffic signal turn on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4595EE9D" w14:textId="170F9275" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall remove the “New” sign 50 Days after the traffic signal turn on</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and return it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Operations Centre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">located </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>at 90 Bales Drive East, East Gwillimbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EFD6E0" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3769C9D2" w14:textId="7B3885D0" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...13 lines deleted...]
-    <w:p w14:paraId="70705088" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+    <w:p w14:paraId="4313210C" w14:textId="2154DAAF" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> each “Traffic Signals Ahead” sign, “New” sign and “Prepare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">o Stop When Flashing” tab with alternating flashing amber LED beacons </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>sign support</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> supplied by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE7A2C0" w14:textId="3A88BF1D" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs, tabs and beacons installed on a sign support and not for each individual sign, tab and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045B6DFB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCE6A0B" w14:textId="696A964E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
+    <w:p w14:paraId="4296DB93" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified, including the removal of the “New” sign</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC6EC8E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="30726262" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc42773624"/>
-[...529 lines deleted...]
-      <w:bookmarkStart w:id="86" w:name="_Toc42773626"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc42773633"/>
       <w:r w:rsidRPr="00ED3847">
         <w:lastRenderedPageBreak/>
-        <w:t>Item E707</w:t>
-[...582 lines deleted...]
-        <w:t>Item E709</w:t>
+        <w:t>Item E714</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t xml:space="preserve">Install </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A11BEC">
-[...3 lines deleted...]
-        <w:t>__________</w:t>
+      <w:r>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
-        <w:t xml:space="preserve"> Sign with Alternating Flashing Amber LED Beacons</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77F997EA" w14:textId="6EBBBADB" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve"> Sign with Solar Powered Flashing Amber</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="93" w:name="_Toc42773634"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>LED Beacon on Concrete Base Mounted Steel Pole</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="2F35041F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
-[...37 lines deleted...]
-        </w:rPr>
+        <w:t>The following Standard Drawing is applicable to this item: E-7.35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEBEDC8" w14:textId="2B187C5A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall install </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A2945">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BEB">
+        <w:t xml:space="preserve"> and supplementary tab sign</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>solar powered flashing amber LED beacon on a concrete base mounted steel pole</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D45F580" w14:textId="5DA24058" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> in the location(s) shown on the Drawings</w:t>
+    <w:p w14:paraId="390DE74D" w14:textId="7D91F2B3" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner’</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656F400D" w14:textId="063C9AA9" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Beacons </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>shall be supplied and installed by the Contractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286981BA" w14:textId="68EF0174" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The steel pole and concrete base shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>tems</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00611673">
+        <w:t xml:space="preserve">E201, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2BEB">
+        <w:t>E204, E205 and E206</w:t>
+      </w:r>
+      <w:r w:rsidR="00611673">
+        <w:t>, as applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE81554" w14:textId="0A64FA08" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...47 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="72A28DB7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A3692">
-[...37 lines deleted...]
-        <w:t>re-qualified Product by the California Department of Transportation (Caltrans)</w:t>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign and supplementary tab sign shall be installed in accordance with the Ontario Traffic Manual, Book 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61239AD1" w14:textId="69EBC981" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The solar powered flashing amber LED beacon </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> Carmanah Technologies Corp., Model No. R247C,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="006F65D4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
-        <w:t>quivalent,</w:t>
-[...203 lines deleted...]
-    <w:p w14:paraId="3726DE3D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED89BDE" w14:textId="632BB3B8" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The signs, solar powered flashing amber LED beacon, solar panel and all necessary conduit shall be installed in accordance with Standard Drawing E-7.35.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F69F8D" w14:textId="072FBAF4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The sign, solar powered flashing amber LED beacon, solar panel, wood post and all necessary conduit shall be installed in accordance with Standard Drawing E-7.29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10538532" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6928ABCA" w14:textId="1B87E65F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">on </w:t>
+    <w:p w14:paraId="6F297FA4" w14:textId="3F3A0ADA" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be a count of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> each </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Warning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> sign and supplementary tab sign with solar powered flashing amber LED beacon</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> installed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">sign support </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="TRNBody"/>
+        <w:t>concrete base mounted steel pole.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC38BC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2612AFED" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Measurement will be made for the group of signs and beacons installed on a sign support and not for each individual sign and beacon installed.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="106C5582" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Measurement will be made for the group of signs and beacons installed and not for each individual sign and beacon installed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F3E433" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271904B1" w14:textId="7FDD45BE" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...10 lines deleted...]
-    <w:p w14:paraId="05D5B114" w14:textId="66C98880" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="68864ED8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038B97E7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3847">
-[...1428 lines deleted...]
-      <w:bookmarkStart w:id="93" w:name="_Toc42773635"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc42773635"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E715</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Install Special “Opposite Left Turning Traffic Uses</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="94" w:name="_Toc42773636"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc42773636"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Both Lanes” Sign</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="1D4F2DD2" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall install a special high intensity “Opposite Left Turning Traffic Uses Both Lanes” sign in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019D8DE9" w14:textId="3877BB63" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C3115D">
+    <w:p w14:paraId="019D8DE9" w14:textId="38B0F4BF" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005C133C">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Owner will supply the signs to the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008524C0">
         <w:t xml:space="preserve">The Contractor shall contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>Owner</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008524C0">
         <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements to pick up the signs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1459D51A" w14:textId="7DDC240F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ign</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> mounted over the road surface shall be mounted at a minimum height of 5.0 m</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5550F56D" w14:textId="76941C0C" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
@@ -29785,60 +30599,59 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24EAB469" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B17F124" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C610A3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc42773637"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc42773637"/>
       <w:r w:rsidRPr="00ED3847">
-        <w:lastRenderedPageBreak/>
         <w:t>Item E716</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Permanent Roadway Signing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="2E790599" w14:textId="4CF391B1" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>This Specification shall be read in conjunction with OPSS.MUNI 510 (Nov 20</w:t>
       </w:r>
       <w:r w:rsidR="007A1A9F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
@@ -29937,51 +30750,55 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">located </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">at 90 Bales Drive East, East Gwillimbury, immediately upon their removal. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AA70F1">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements for the delivery of the signs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D758C6C" w14:textId="3CBBFE58" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve">“Stop”, “Yield”, fingerboard type street name signs, 911 street address signs, “York Region Transit” (YRT) signs and “GO Bus” signs shall be relocated to suit construction activities for the duration of the Contract. These signs must be positioned to be visible to emergency service vehicles at all times. Upon completion of the </w:t>
+        <w:t xml:space="preserve">“Stop”, “Yield”, fingerboard type street name signs, 911 street address signs, “York Region Transit” (YRT) signs and “GO Bus” signs shall be relocated to suit construction activities for the duration of the Contract. These signs must be positioned to be visible to emergency service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vehicles at all times. Upon completion of the </w:t>
       </w:r>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>ork, these signs shall be transported to, and installed, in their permanent location(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65294D36" w14:textId="3F531760" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall relocate the existing “Keep Right” sign(s) and “Object marker” sign(s) on </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> 100 mm x 100 mm pressure treated wood post or "U" channel steel post in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
@@ -30089,51 +30906,50 @@
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B40F452" w14:textId="79F3C99B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">“Cross Other Side” sign(s) (Ra-109A) on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>steel pole or wood post as specified in Drawings</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E9B019" w14:textId="37AEEEB4" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:t>“Keep Right” sign(s) and “Object Marker” sign(s) in median islands in accordance with Standard Drawing E-7.01</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0115A5C6" w14:textId="08C4B7F5" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>road/street name signs in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> E-7.18, E-7.19, E-7.20 and E-7.32</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3685459E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
@@ -30144,449 +30960,446 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="426A9999" w14:textId="07D9BCFB" w:rsidR="00F65CE7" w:rsidRDefault="00F65CE7" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signs installed within a concrete island </w:t>
       </w:r>
       <w:r w:rsidR="00557753">
         <w:t>shall be finished</w:t>
       </w:r>
       <w:r w:rsidR="00557753" w:rsidRPr="00557753">
         <w:t xml:space="preserve"> with cold </w:t>
       </w:r>
       <w:r w:rsidR="00557753">
         <w:t xml:space="preserve">mix asphalt, properly compacted </w:t>
       </w:r>
       <w:r w:rsidR="0056338F">
         <w:t>in accordance with Standard Drawing</w:t>
       </w:r>
       <w:r w:rsidR="00557753">
         <w:t xml:space="preserve"> E-6.03.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CC8A14" w14:textId="371C0570" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">All signs shall be supplied to the Contractor by </w:t>
+    <w:p w14:paraId="31CC8A14" w14:textId="72F7EEE1" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="005C133C" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Owner will supply a</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t>ll signs to the Contractor.</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1BBCA5" w14:textId="7BB24983" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall contact </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3115D">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="0056338F">
+        <w:t>20 Working Days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> prior to the commencement of the signal installation to arrange for fabrication of the signs and hardware.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>The Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>will notify the Contractor when the signs are available for pick up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7520EFBD" w14:textId="49B2A315" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The retroreflective sheeting types for all signs </w:t>
+      </w:r>
+      <w:r w:rsidR="00611673">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00611673" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>be in accordance with the OTM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9A11C9" w14:textId="00A72FB5" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="00AB5802" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> will attach all necessary hardware for road/street name signs being installed on traffic signal mast arms</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall supply all </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t xml:space="preserve">other required </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">hardware </w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0">
+        <w:t>required.</w:t>
+      </w:r>
+      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A903B1" w14:textId="5DB06C28" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">All permanent signs must be installed prior to the placement of the top coat of asphalt. The Contractor may be required to install all permanent roadway signs prior to the winter shutdown, at no additional cost to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as determined by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="094E1478" w14:textId="0CB9367C" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">ign posts shall be 100 mm x 100 mm pressure treated wood </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supplied and installed by the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A301C7">
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">The Contractor shall contact </w:t>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00232E79">
+        <w:t>indicated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A301C7" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">otherwise </w:t>
+      </w:r>
+      <w:r w:rsidR="00232E79">
+        <w:t>in the Contract Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1373FC70" w14:textId="22273C75" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Existing supports may be reused provided they are in a condition acceptable to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and they meet the requirements of the OTM and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3115D">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">pecification; otherwise, all new material shall be used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43226457" w14:textId="03737B86" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">In some instances, and only with the prior approval of </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
-        <w:t>The Owner</w:t>
-[...35 lines deleted...]
-      <w:r w:rsidR="008524C0">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and the applicable utility, signs may be mounted using appropriate mounting brackets to adjacent utility poles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1970344D" w14:textId="115C7D3D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>All unused supports</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">are in good condition shall be delivered to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> at its Operations Centre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">located </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>at 90 Bales Drive East, East Gwillimbury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00932786" w14:textId="5F1EB3A5" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall dispose of unsuitable materials at a disposal site approved by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5802">
+        <w:t>the Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008524C0" w:rsidRPr="00C3115D">
-[...64 lines deleted...]
-        <w:t>supplied and installed by the Contractor</w:t>
+    </w:p>
+    <w:p w14:paraId="285FDFFA" w14:textId="18A46281" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ole</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> left from the removal of the wood post shall be back filled with Granular A compacted to 100% maximum dry density and 50 mm of cold mix asphalt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01203851" w14:textId="6D8E0D3B" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall remove existing “STOP” sign</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> and “STOP AHEAD” sign</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> from their posts immediately following the traffic signal turn on. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1D26C5" w14:textId="2032C3D5" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall remove the “New” sign(s) from all installations 50 Days after the installation or</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> in the case of traffic control signals, 50 Days after the traffic control signals have been energized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156543A0" w14:textId="32075E7D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>“Traffic Signals Ahead” signs in urban areas shall be removed 50 Days after the traffic control signal turn on</w:t>
       </w:r>
       <w:r w:rsidR="00A301C7">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">unless </w:t>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> unless </w:t>
       </w:r>
       <w:r w:rsidR="00232E79">
         <w:t>indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A301C7" w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">otherwise </w:t>
       </w:r>
-      <w:r w:rsidR="00232E79">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Existing supports may be reused provided they are in a condition acceptable to </w:t>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>in the Contract Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E0159B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>“Traffic Signals Ahead” signs in rural areas shall remain in place after the traffic control signal turn on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A9DC42" w14:textId="767C676E" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">All salvaged road/street name signs and hardware shall be delivered to </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve"> and they meet the requirements of the OTM and </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">In some instances, and only with the prior approval of </w:t>
+        <w:t xml:space="preserve"> at its Operations Centre </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">located </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">at 90 Bales Drive East, East Gwillimbury, immediately upon their removal. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA70F1">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s Sign Shop at 1-877-464-9675, extension 75276 and make arrangements for the delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BEC0A3" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F0FF31" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurements will not be taken for payment purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E3EDA1" w14:textId="0E36A497" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Progress payments shall be based on </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve"> and the applicable utility, signs may be mounted using appropriate mounting brackets to adjacent utility poles. </w:t>
-[...186 lines deleted...]
-      <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">’s estimate of the percentage of the work completed </w:t>
       </w:r>
       <w:r>
         <w:t>under this item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782000D1" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>All costs associated with placing cold patch around the sign post shall be included in the unit price for this item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECC4F21" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D84BA1A" w14:textId="0D754491" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
@@ -30616,59 +31429,60 @@
         <w:t xml:space="preserve">shall not </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">exceed </w:t>
       </w:r>
       <w:r w:rsidR="006C72E7">
         <w:t xml:space="preserve">100% of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>the lump sum price</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for this item</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00513A9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4295EB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc42773638"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc42773638"/>
       <w:r w:rsidRPr="00ED3847">
+        <w:lastRenderedPageBreak/>
         <w:t>Item E801</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Rigid PVC Junction Box in Concrete Barrier Wall</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="287E36A2" w14:textId="513EF2AA" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: OPSD 2302.01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
@@ -30764,59 +31578,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0D55847B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C818B5" w14:textId="5ED4A0E6" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B68B02C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc42773639"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc42773639"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E802</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Expansion and Deflection Fitting Assembly</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="6A3B4858" w14:textId="76F0319B" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: OPSD 2302.</w:t>
       </w:r>
       <w:r w:rsidR="00F7553F" w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F7553F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>20</w:t>
@@ -30835,51 +31649,50 @@
       </w:r>
       <w:r w:rsidR="00F7553F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nov 2013</w:t>
       </w:r>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F53594B" w14:textId="1DD4848A" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall supply and install  expansion and deflection fitting assemblies for 50 mm diameter duct </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> the location(s) shown on the Drawing and</w:t>
       </w:r>
       <w:r w:rsidR="00C57D57">
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C57D57">
         <w:t>indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00AB5802">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="00C57D57">
         <w:t xml:space="preserve"> on Site</w:t>
@@ -30928,104 +31741,105 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="290C070C" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D77218A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544D61C4" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc42773640"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc42773640"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E803</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Rigid PVC Junction Box on Wood/Concrete Pole</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="37AC8F38" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-3.03.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FF2A36" w14:textId="0FE293E9" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a 150 mm x 150 mm x 150 mm rigid PVC junction box, complete with cover, gasket and brass screws, on a wood</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>concrete pole for loop lead-in connections to home run cable. The junction box shall be installed in the location(s) shown on the Drawings and in accordance with Standard Drawing E-3.03.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650355C5" w14:textId="70C95252" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall also </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>install 25 mm or 38 mm diameter rigid PVC conduit on the pole.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFE6605" w14:textId="0F726471" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">onduit shall be mounted using PVC coated, </w:t>
       </w:r>
       <w:r>
         <w:t>two-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">hole steel straps for wood poles and stainless steel banding for concrete poles placed at intervals as specified by ESA Rule </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>12-1114, based on the conduit size.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799CA687" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
@@ -31051,148 +31865,147 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D3037E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7739EEB5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6000F037" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc42773641"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc42773641"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E804</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Delineator</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="1F0C5C94" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-8.01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38485123" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a delineator for the protection of a concrete handwell in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D8E78" w14:textId="04E1C742" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The delineator shall be installed in accordance with Standard Drawing E-8.01.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252F7ADF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
-        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2989785B" w14:textId="64A5E573" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>each delineator supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DB0F81" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03EE968B" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E3C57F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc42773642"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc42773642"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E805</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Flexible Delineator</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="241C55E8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-8.07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1864AB" w14:textId="28E3542D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
@@ -31257,74 +32070,75 @@
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035700A5" w14:textId="3DA327EE" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each delineator supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC076EF" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619F831E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C77C071" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc42773643"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc42773643"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E806</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install a Counting Station Cabinet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
     </w:p>
     <w:p w14:paraId="091E87EB" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>The Contractor shall supply and install a pole mount</w:t>
       </w:r>
       <w:r>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> cabinet for a counting station</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0666FB51" w14:textId="28CE8949" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
@@ -31453,55 +32267,51 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> the full area of the front of the cabinet and shall be provided with a minimum of 2 positions (90 degree and 120 degree) open stop, which can be locked in place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE6DC0E" w14:textId="02511E60" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>he cabinet shall be supplied with three</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>point latching mechanisms constructed of heavy cadmium plated steel bar and nylon rollers on the locking bar</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
-        <w:t xml:space="preserve"> and a handle which will serve to secure the door. The door stop shall be durable stainless steel, approximately 10mm in </w:t>
-[...3 lines deleted...]
-        <w:t>diameter</w:t>
+        <w:t xml:space="preserve"> and a handle which will serve to secure the door. The door stop shall be durable stainless steel, approximately 10mm in diameter</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> fastened to the door. It shall be sufficient to hold the door securely in all field conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5294DA47" w14:textId="0FACA8D5" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>he handle shall be durable stainless steel, with a durable 12.5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>mm shank</w:t>
       </w:r>
       <w:r>
@@ -31590,50 +32400,51 @@
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> for power feed and one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> for auxiliary equipment</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA5B89D" w14:textId="2B425A63" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">two (2) 110V AC duplex power outlets (CSA approved), equipped with a ground fault protection unit. One </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">unit </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>located near the bottom half of the cabinet, the other located above the top shelf</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A84802" w14:textId="2B92463B" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>a lamp outlet complete with a 60W lamp and switch</w:t>
       </w:r>
@@ -31691,110 +32502,109 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B363552" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A86A53" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="435FBBD8" w14:textId="7D7F73BE" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="102" w:name="_Toc42773644"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc42773644"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E807</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Guy (All Types)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="4AB63432" w14:textId="6F1A0DDA" w:rsidR="008524C0" w:rsidRPr="00D901AF" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D901AF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawings are applicable to this item: OPSD 2235.010 (</w:t>
       </w:r>
       <w:r w:rsidR="000A2AB1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nov 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00D901AF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D901AF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> E-3.22 (Strut Guy) and E-3.23 (Pole Guy)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564BE2A9" w14:textId="1FA0C2E4" w:rsidR="008524C0" w:rsidRPr="00D901AF" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00D901AF">
-        <w:lastRenderedPageBreak/>
         <w:t>The Contractor shall supply and install:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38435120" w14:textId="0CBBF9D6" w:rsidR="008524C0" w:rsidRPr="00D901AF" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D901AF">
         <w:t xml:space="preserve">a strut guy in accordance with Standard Drawing E-3.22 and OPSD 2235.010; and/or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098C0967" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00D901AF" w:rsidRDefault="008524C0" w:rsidP="00564694">
       <w:pPr>
         <w:pStyle w:val="TRNBulletedList"/>
       </w:pPr>
       <w:r w:rsidRPr="00D901AF">
         <w:t>a pole guy and in accordance with Standard Drawing E-3.23 and OPSD 2235.01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C51608D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t>in the location(s) shown on the Drawings</w:t>
@@ -31829,139 +32639,140 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57777733" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D24D17F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C37AE79" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc42773647"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc42773647"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E808</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Pipe Bumper</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="6F2D2BB9" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5624">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The following Standard Drawing is applicable to this item: E-8.02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F35B42" w14:textId="538C6C49" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
         <w:t>The Contractor shall supply and install a pipe bumper in the location(s) shown on the Drawings and in accordance with Standard Drawing E-8.02.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D00C0FA" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F81408" w14:textId="4D23218F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each pipe bumper supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28254F40" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5E03A5" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0573C347" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNMasterItem"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc42773648"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc42773648"/>
       <w:r w:rsidRPr="00ED3847">
         <w:t>Item E809</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3847">
         <w:tab/>
         <w:t>Supply and Install Four-Way Flashing LED Beacons</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="45174040" w14:textId="7556E169" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">The Contractor shall supply and install </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">two (2), </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve">section 300 mm flashing red LED beacons and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">two (2), </w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t>one</w:t>
@@ -32020,691 +32831,691 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42313B9D" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C8C096" w14:textId="5810E80A" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be a count of</w:t>
       </w:r>
       <w:r w:rsidRPr="00C3115D">
         <w:t xml:space="preserve"> each set of four-way flashing LED beacons supplied and installed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3191306E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FBC234" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154A5915" w14:textId="02A79925" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc42773649"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E810</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Solar Panel for Flashing LED Beacon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604836DF" w14:textId="7FA99C8C" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-7.04, E-7.27, E-7.28, E-7.29 and E-7.35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDE1449" w14:textId="7D06FC59" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The Contractor shall supply and install </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> solar panel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> complete with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> insulated cabinet, absorbed glass mat battery packs, charging regulator</w:t>
+      </w:r>
+      <w:r w:rsidR="00853ED8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> field terminals, </w:t>
+      </w:r>
+      <w:r w:rsidR="00853ED8">
+        <w:t xml:space="preserve">and any additional equipment required for the safe operation of the solar panel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">as a power supply for LED beacons </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in the location(s) shown on the Drawings. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e Contractor shall also supply and install all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">wiring </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>to power the LED beacons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26313DEA" w14:textId="2E3170DD" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The solar panel </w:t>
+      </w:r>
+      <w:r w:rsidR="00637C35">
+        <w:t xml:space="preserve">and associated equipment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be a </w:t>
+      </w:r>
+      <w:r w:rsidR="00853ED8">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">roduct of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Electromega Ltd. or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A210C0E" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:lastRenderedPageBreak/>
+        <w:t>The solar panel array shall consist of two (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 75 watt panels and shall be installed in a southerly direction to maximize charging ability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D84AF3" w14:textId="7E39AD94" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>equipment shall be installed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-7.04, E-7.27, E-7.28, E-7.29 and E-7.35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C052A0" w14:textId="133699CB" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The battery capacity shall be 135 amps </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve"> 12 VDC. The batteries shall be deep cycle absorbed glass mat and shall include built-in charging circuitry regulated battery voltage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512E91D3" w14:textId="20749A61" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The cabinet shall be 463.6 mm wide x 775 mm high x 413 mm deep</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7535">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>fabricated of aluminum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, and be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7535">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>insulated with encapsulated fibreglass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7535">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">for improved winter battery performance. The lock and key </w:t>
+      </w:r>
+      <w:r w:rsidR="00637C35">
+        <w:t xml:space="preserve">for this cabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">shall be the same as </w:t>
+      </w:r>
+      <w:r w:rsidR="00637C35">
+        <w:t xml:space="preserve">the lock and key </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">for the controller cabinet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029D335B" w14:textId="100BDA5F" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">The beacons shall be supplied and installed under </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Items E710, E711, E712 and/or E714</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C7EC85" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall ensure that all equipment is sufficiently grounded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C98895" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0923B821" w14:textId="3F6456C4" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>each solar panel supplied and installed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with the associated equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5B88C7" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t xml:space="preserve">Basis of Payment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649B1C5F" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6313F58A" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNMasterItem"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc42773650"/>
+      <w:r w:rsidRPr="00ED3847">
+        <w:t>Item E811</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3847">
+        <w:tab/>
+        <w:t>Supply and Install Pager Activated Flasher Control</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="0FBFA692" w14:textId="7D080C33" w:rsidR="008524C0" w:rsidRPr="008F5624" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5624">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following Standard Drawings are applicable to this item: </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-7.13, E-7.14, E-7.15 and E-7.16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4665F70C" w14:textId="6D059E7F" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The Contractor shall supply and install a pager activated flasher control, complete with antenna, in a weatherproof cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the location(s) shown on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE8308E" w14:textId="39C3A56D" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>ager activated flasher control</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>RTC Manufacturing Incorporated</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">Model </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">CPR 2100 or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F65D4">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>quivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399B9FBD" w14:textId="03DD0D47" w:rsidR="008524C0" w:rsidRPr="00C3115D" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>The cabinet and antenna shall be installed in accordance with Standard Drawing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92984">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>drawings that are not applicable]</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>E-7.13, E-7.14, E-7.15 or E-7.16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C6B38">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2945">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224BDBB8" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5CEF">
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5338F550" w14:textId="132A7799" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3115D">
+        <w:t>each pager activated flasher control supplied and installed, complete with antenna and cabinet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54923392" w14:textId="77777777" w:rsidR="008524C0" w:rsidRPr="009C5CEF" w:rsidRDefault="008524C0" w:rsidP="009C5CEF">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009C5CEF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FBC234" w14:textId="77777777" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
+    <w:p w14:paraId="07D13CC9" w14:textId="7B81B4BC" w:rsidR="008524C0" w:rsidRDefault="008524C0" w:rsidP="008524C0">
       <w:pPr>
         <w:pStyle w:val="TRNBody"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154A5915" w14:textId="02A79925" w:rsidR="008524C0" w:rsidRPr="00ED3847" w:rsidRDefault="008524C0" w:rsidP="008524C0">
-[...32 lines deleted...]
-      <w:r w:rsidR="001C6B38" w:rsidRPr="001C6B38">
+    <w:p w14:paraId="77C8DBC2" w14:textId="77777777" w:rsidR="008E5054" w:rsidRPr="00D56F97" w:rsidRDefault="008E5054" w:rsidP="008524C0">
+      <w:pPr>
+        <w:pStyle w:val="TRNBody"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...586 lines deleted...]
-    <w:sectPr w:rsidR="00D56F97" w:rsidRPr="00D56F97" w:rsidSect="0018147A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008E5054" w:rsidRPr="00D56F97" w:rsidSect="0018147A">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1530" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Instructions" w:date="2024-08-13T13:51:00Z" w:initials="I">
     <w:p w14:paraId="3D0A78A2" w14:textId="77777777" w:rsidR="00AC430C" w:rsidRDefault="003158FD" w:rsidP="00AC430C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
@@ -32740,82 +33551,101 @@
     <w:p w14:paraId="39202598" w14:textId="77777777" w:rsidR="00AC430C" w:rsidRDefault="00AC430C" w:rsidP="00AC430C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Address all designer notes and highlighted text in the remaining items (these are the parts of the specifications and bid form that need to be customized for the particular tender); and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BEF35A" w14:textId="77777777" w:rsidR="00AC430C" w:rsidRDefault="00AC430C" w:rsidP="00AC430C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Item numbering in the templates must remain as is. Therefore, the assigned item numbers are not to be changed, even when items are deleted.</w:t>
       </w:r>
     </w:p>
   </w:comment>
+  <w:comment w:id="32" w:author="Instructions" w:date="2026-10-22T09:15:00Z" w:initials="I">
+    <w:p w14:paraId="7B96D950" w14:textId="77777777" w:rsidR="00BA28F8" w:rsidRDefault="00BA28F8" w:rsidP="00BA28F8">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Designer Note: This item is to be used in conjunction with Item E401 - Construct Concrete Pad for Base Mounted Controller.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="54BEF35A" w15:done="0"/>
+  <w15:commentEx w15:paraId="7B96D950" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2A65E378" w16cex:dateUtc="2024-08-13T17:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0065DCC0" w16cex:dateUtc="2026-10-22T13:15:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="54BEF35A" w16cid:durableId="2A65E378"/>
+  <w16cid:commentId w16cid:paraId="7B96D950" w16cid:durableId="0065DCC0"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F974D05" w14:textId="77777777" w:rsidR="00375C9F" w:rsidRDefault="00375C9F">
+    <w:p w14:paraId="3CBE1319" w14:textId="77777777" w:rsidR="00E90275" w:rsidRDefault="00E90275">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E1FD35" w14:textId="77777777" w:rsidR="00375C9F" w:rsidRDefault="00375C9F">
+    <w:p w14:paraId="184ABB13" w14:textId="77777777" w:rsidR="00E90275" w:rsidRDefault="00E90275">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32829,51 +33659,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E6638DF" w14:textId="77777777" w:rsidR="0087708D" w:rsidRDefault="0087708D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
@@ -32892,58 +33722,58 @@
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Revised Jan. 15, 02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17ED23B1" w14:textId="77777777" w:rsidR="00375C9F" w:rsidRDefault="00375C9F">
+    <w:p w14:paraId="7284B2A5" w14:textId="77777777" w:rsidR="00E90275" w:rsidRDefault="00E90275">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43553A90" w14:textId="77777777" w:rsidR="00375C9F" w:rsidRDefault="00375C9F">
+    <w:p w14:paraId="3F1F9D96" w14:textId="77777777" w:rsidR="00E90275" w:rsidRDefault="00E90275">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C9F023F" w14:textId="77777777" w:rsidR="0087708D" w:rsidRPr="00C60A7B" w:rsidRDefault="0087708D" w:rsidP="008524C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C60A7B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
@@ -33346,50 +34176,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD86486"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78221EB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5831200D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1708D6A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EFA6914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E68E7802"/>
     <w:lvl w:ilvl="0" w:tplc="7016805A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="715A226A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -33458,166 +34514,279 @@
     <w:lvl w:ilvl="7" w:tplc="38E2B096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1FF68550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63F454AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E95C308C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64345871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CD6D01C"/>
     <w:lvl w:ilvl="0" w:tplc="EF8681E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TRNBulletedList"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4F6428B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TRNBulletedList2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C9649AA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="935CA822" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="935CA822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="BFD6EAC8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BFD6EAC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98381E60" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98381E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9F7CD5B8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9F7CD5B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B10E0DC2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B10E0DC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="06F403EE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="06F403EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8107DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A006F72"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33686,51 +34855,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70176E82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60EA4B7E"/>
     <w:lvl w:ilvl="0" w:tplc="73B8F020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A907C00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -33799,51 +34968,51 @@
     <w:lvl w:ilvl="7" w:tplc="50C63D40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3496CAAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F35C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41D036C4"/>
     <w:lvl w:ilvl="0" w:tplc="6DBE98BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TRNNormalNumbers"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -33886,51 +35055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="799E69E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B55AB9A4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34000,576 +35169,697 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1660185300">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1163356688">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="832842471">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1341278873">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1612129491">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1341278873">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="1190877528">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="377553079">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1073167088">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1400135444">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="997808041">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1143159332">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="667487104">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2082095297">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="859975778">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1503855913">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Instructions">
     <w15:presenceInfo w15:providerId="None" w15:userId="Instructions"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="153601"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C96986"/>
     <w:rsid w:val="00002F25"/>
     <w:rsid w:val="00005732"/>
     <w:rsid w:val="00006C22"/>
     <w:rsid w:val="0001246A"/>
     <w:rsid w:val="000212E8"/>
     <w:rsid w:val="000228AA"/>
     <w:rsid w:val="0002475D"/>
     <w:rsid w:val="00026341"/>
     <w:rsid w:val="00032F93"/>
+    <w:rsid w:val="00033924"/>
     <w:rsid w:val="000342E0"/>
     <w:rsid w:val="00035D19"/>
+    <w:rsid w:val="00042D41"/>
     <w:rsid w:val="00043C19"/>
+    <w:rsid w:val="00047563"/>
     <w:rsid w:val="00054BB7"/>
+    <w:rsid w:val="0006219E"/>
     <w:rsid w:val="00064EEF"/>
     <w:rsid w:val="0006561E"/>
     <w:rsid w:val="000702A7"/>
     <w:rsid w:val="0007658C"/>
     <w:rsid w:val="000769BE"/>
     <w:rsid w:val="000912B3"/>
     <w:rsid w:val="000A2AB1"/>
     <w:rsid w:val="000B2A6E"/>
     <w:rsid w:val="000B7AE9"/>
     <w:rsid w:val="000C491E"/>
     <w:rsid w:val="000C655E"/>
     <w:rsid w:val="000D59A7"/>
     <w:rsid w:val="000D799B"/>
     <w:rsid w:val="000E2675"/>
     <w:rsid w:val="000E2761"/>
     <w:rsid w:val="000E3E9F"/>
     <w:rsid w:val="000E72BC"/>
     <w:rsid w:val="000E78C8"/>
     <w:rsid w:val="000F0308"/>
     <w:rsid w:val="000F544E"/>
+    <w:rsid w:val="000F5C82"/>
     <w:rsid w:val="000F67EB"/>
     <w:rsid w:val="00101304"/>
     <w:rsid w:val="00102DF4"/>
     <w:rsid w:val="00103256"/>
     <w:rsid w:val="00104293"/>
     <w:rsid w:val="001073CD"/>
+    <w:rsid w:val="00111F22"/>
+    <w:rsid w:val="001301BB"/>
     <w:rsid w:val="00133F2A"/>
     <w:rsid w:val="001444AD"/>
     <w:rsid w:val="00176821"/>
+    <w:rsid w:val="00180D43"/>
     <w:rsid w:val="0018147A"/>
     <w:rsid w:val="00182388"/>
     <w:rsid w:val="001829B3"/>
+    <w:rsid w:val="00185E0A"/>
     <w:rsid w:val="001975A5"/>
     <w:rsid w:val="00197E4A"/>
     <w:rsid w:val="001A2D68"/>
+    <w:rsid w:val="001B463F"/>
     <w:rsid w:val="001C6B38"/>
     <w:rsid w:val="001D2EEA"/>
+    <w:rsid w:val="001D36B3"/>
     <w:rsid w:val="001E7088"/>
     <w:rsid w:val="001F04D1"/>
+    <w:rsid w:val="001F3D35"/>
     <w:rsid w:val="001F4859"/>
     <w:rsid w:val="001F51F4"/>
     <w:rsid w:val="00200AA7"/>
+    <w:rsid w:val="00206724"/>
     <w:rsid w:val="0020751B"/>
     <w:rsid w:val="00211277"/>
     <w:rsid w:val="00230810"/>
     <w:rsid w:val="00232E79"/>
     <w:rsid w:val="00235E39"/>
     <w:rsid w:val="00242EA2"/>
     <w:rsid w:val="002449E2"/>
+    <w:rsid w:val="00244EA4"/>
     <w:rsid w:val="002518CC"/>
     <w:rsid w:val="00263ABB"/>
     <w:rsid w:val="002709C5"/>
     <w:rsid w:val="00272C98"/>
     <w:rsid w:val="00275D1C"/>
     <w:rsid w:val="00276FD0"/>
     <w:rsid w:val="00284028"/>
     <w:rsid w:val="00286475"/>
     <w:rsid w:val="00291184"/>
+    <w:rsid w:val="00295269"/>
     <w:rsid w:val="00296A70"/>
     <w:rsid w:val="00296C69"/>
+    <w:rsid w:val="002A3CD4"/>
     <w:rsid w:val="002A6352"/>
     <w:rsid w:val="002B4836"/>
     <w:rsid w:val="002B7B01"/>
     <w:rsid w:val="002C23B9"/>
+    <w:rsid w:val="002C5B09"/>
     <w:rsid w:val="002F0A44"/>
     <w:rsid w:val="002F1109"/>
     <w:rsid w:val="003056ED"/>
     <w:rsid w:val="00313909"/>
     <w:rsid w:val="00313991"/>
     <w:rsid w:val="003151A1"/>
     <w:rsid w:val="003158FD"/>
     <w:rsid w:val="00315DD9"/>
+    <w:rsid w:val="003331D8"/>
     <w:rsid w:val="003368D6"/>
     <w:rsid w:val="0033706E"/>
     <w:rsid w:val="00344DB5"/>
     <w:rsid w:val="003461EF"/>
     <w:rsid w:val="00347CD8"/>
     <w:rsid w:val="00361E93"/>
+    <w:rsid w:val="00372E17"/>
     <w:rsid w:val="00374E0B"/>
     <w:rsid w:val="00375BB5"/>
     <w:rsid w:val="00375C9F"/>
+    <w:rsid w:val="00383A3D"/>
     <w:rsid w:val="00386D01"/>
     <w:rsid w:val="00392C73"/>
+    <w:rsid w:val="003A3579"/>
     <w:rsid w:val="003A6F66"/>
     <w:rsid w:val="003B7B05"/>
     <w:rsid w:val="003C1F66"/>
     <w:rsid w:val="003C31B1"/>
     <w:rsid w:val="003C3CA2"/>
     <w:rsid w:val="003C48BD"/>
     <w:rsid w:val="003D6E46"/>
+    <w:rsid w:val="003E41DB"/>
     <w:rsid w:val="003F0B6B"/>
     <w:rsid w:val="0040491E"/>
     <w:rsid w:val="00406E8D"/>
     <w:rsid w:val="00407789"/>
     <w:rsid w:val="00414F5F"/>
     <w:rsid w:val="00417D2C"/>
     <w:rsid w:val="004217BD"/>
     <w:rsid w:val="00423817"/>
     <w:rsid w:val="00427865"/>
+    <w:rsid w:val="004678B7"/>
     <w:rsid w:val="004779C9"/>
     <w:rsid w:val="00493DB6"/>
+    <w:rsid w:val="00493E17"/>
     <w:rsid w:val="00494310"/>
     <w:rsid w:val="004949F7"/>
+    <w:rsid w:val="0049590D"/>
     <w:rsid w:val="004966AE"/>
     <w:rsid w:val="00497461"/>
     <w:rsid w:val="004A0D6B"/>
     <w:rsid w:val="004A1779"/>
     <w:rsid w:val="004A5D17"/>
     <w:rsid w:val="004B3149"/>
     <w:rsid w:val="004B394C"/>
     <w:rsid w:val="004C0758"/>
     <w:rsid w:val="004C5941"/>
     <w:rsid w:val="004C64AB"/>
+    <w:rsid w:val="004E4BF6"/>
     <w:rsid w:val="004E511C"/>
     <w:rsid w:val="004E6AE0"/>
     <w:rsid w:val="004F1A1D"/>
     <w:rsid w:val="004F3FC4"/>
     <w:rsid w:val="004F4E66"/>
+    <w:rsid w:val="004F5FC0"/>
     <w:rsid w:val="0050136A"/>
     <w:rsid w:val="0050560F"/>
     <w:rsid w:val="0050764C"/>
     <w:rsid w:val="005110BA"/>
     <w:rsid w:val="00514442"/>
     <w:rsid w:val="00521870"/>
+    <w:rsid w:val="00523632"/>
     <w:rsid w:val="00525D21"/>
     <w:rsid w:val="00531B6D"/>
     <w:rsid w:val="005407A8"/>
     <w:rsid w:val="005413C7"/>
+    <w:rsid w:val="005432DE"/>
     <w:rsid w:val="005438F8"/>
     <w:rsid w:val="00544BDF"/>
     <w:rsid w:val="00556DF3"/>
     <w:rsid w:val="00557753"/>
     <w:rsid w:val="0056338F"/>
     <w:rsid w:val="00563F84"/>
     <w:rsid w:val="00564694"/>
     <w:rsid w:val="00566199"/>
     <w:rsid w:val="00571825"/>
     <w:rsid w:val="00587524"/>
+    <w:rsid w:val="00587D5E"/>
     <w:rsid w:val="00593641"/>
     <w:rsid w:val="005B4847"/>
     <w:rsid w:val="005B68BD"/>
+    <w:rsid w:val="005C133C"/>
     <w:rsid w:val="005D29B3"/>
     <w:rsid w:val="005D4A0E"/>
+    <w:rsid w:val="005D68C2"/>
     <w:rsid w:val="005D7A67"/>
     <w:rsid w:val="005E1BA5"/>
     <w:rsid w:val="005F3982"/>
+    <w:rsid w:val="005F4737"/>
+    <w:rsid w:val="005F75DE"/>
     <w:rsid w:val="006022DD"/>
+    <w:rsid w:val="00602C11"/>
     <w:rsid w:val="0060584C"/>
+    <w:rsid w:val="00607173"/>
     <w:rsid w:val="00611673"/>
     <w:rsid w:val="006242CF"/>
     <w:rsid w:val="00624BFA"/>
     <w:rsid w:val="006308D7"/>
     <w:rsid w:val="006356D5"/>
     <w:rsid w:val="00637C35"/>
     <w:rsid w:val="00652E4C"/>
     <w:rsid w:val="00674DF7"/>
     <w:rsid w:val="00675D6E"/>
     <w:rsid w:val="00677239"/>
     <w:rsid w:val="0067774F"/>
     <w:rsid w:val="0068667F"/>
     <w:rsid w:val="0069197B"/>
+    <w:rsid w:val="0069240C"/>
     <w:rsid w:val="00693F27"/>
     <w:rsid w:val="006944B9"/>
+    <w:rsid w:val="006A2DEB"/>
     <w:rsid w:val="006A5476"/>
     <w:rsid w:val="006B1816"/>
     <w:rsid w:val="006C32CC"/>
     <w:rsid w:val="006C3FC6"/>
     <w:rsid w:val="006C66DE"/>
     <w:rsid w:val="006C72E7"/>
+    <w:rsid w:val="006D15BC"/>
     <w:rsid w:val="006D1C3F"/>
     <w:rsid w:val="006D30C4"/>
     <w:rsid w:val="006E4125"/>
     <w:rsid w:val="006E4808"/>
     <w:rsid w:val="006F65D4"/>
     <w:rsid w:val="006F7874"/>
     <w:rsid w:val="00716054"/>
     <w:rsid w:val="007270A7"/>
+    <w:rsid w:val="007330B0"/>
     <w:rsid w:val="00734416"/>
     <w:rsid w:val="0073519B"/>
     <w:rsid w:val="00743EA8"/>
     <w:rsid w:val="007452C0"/>
     <w:rsid w:val="007512EB"/>
+    <w:rsid w:val="00753E5B"/>
+    <w:rsid w:val="007606E3"/>
     <w:rsid w:val="00770430"/>
     <w:rsid w:val="007748FD"/>
     <w:rsid w:val="007759CC"/>
     <w:rsid w:val="0077605C"/>
     <w:rsid w:val="00776574"/>
     <w:rsid w:val="007802A5"/>
     <w:rsid w:val="00785A04"/>
     <w:rsid w:val="0079295B"/>
     <w:rsid w:val="007931BD"/>
     <w:rsid w:val="00794FBC"/>
     <w:rsid w:val="007958B4"/>
     <w:rsid w:val="00796A54"/>
     <w:rsid w:val="007A1A9F"/>
     <w:rsid w:val="007A6C2C"/>
     <w:rsid w:val="007B128F"/>
     <w:rsid w:val="007B365D"/>
     <w:rsid w:val="007C1A4F"/>
+    <w:rsid w:val="007C7369"/>
     <w:rsid w:val="007D100F"/>
     <w:rsid w:val="007D30ED"/>
     <w:rsid w:val="007E2402"/>
     <w:rsid w:val="007E2991"/>
     <w:rsid w:val="007E70C7"/>
+    <w:rsid w:val="007F59CC"/>
     <w:rsid w:val="00804C63"/>
+    <w:rsid w:val="00807EAB"/>
     <w:rsid w:val="00810A66"/>
     <w:rsid w:val="008138FE"/>
     <w:rsid w:val="0081430A"/>
     <w:rsid w:val="00820AC4"/>
     <w:rsid w:val="00833380"/>
     <w:rsid w:val="0083381A"/>
     <w:rsid w:val="00837196"/>
     <w:rsid w:val="008524C0"/>
     <w:rsid w:val="00853ED8"/>
+    <w:rsid w:val="00863666"/>
     <w:rsid w:val="00872889"/>
     <w:rsid w:val="008737D4"/>
     <w:rsid w:val="00876461"/>
     <w:rsid w:val="0087708D"/>
     <w:rsid w:val="00877325"/>
     <w:rsid w:val="00877E7D"/>
+    <w:rsid w:val="0088023B"/>
     <w:rsid w:val="008812B2"/>
+    <w:rsid w:val="00881AD7"/>
     <w:rsid w:val="00882E33"/>
     <w:rsid w:val="00897132"/>
     <w:rsid w:val="008974F8"/>
     <w:rsid w:val="00897531"/>
     <w:rsid w:val="008B5A83"/>
     <w:rsid w:val="008B5F7E"/>
+    <w:rsid w:val="008D1BD3"/>
     <w:rsid w:val="008D1F13"/>
+    <w:rsid w:val="008D4B22"/>
     <w:rsid w:val="008D4E8E"/>
     <w:rsid w:val="008D5D70"/>
+    <w:rsid w:val="008E5054"/>
     <w:rsid w:val="008E52B2"/>
     <w:rsid w:val="008F0F53"/>
     <w:rsid w:val="008F3117"/>
     <w:rsid w:val="008F6C80"/>
     <w:rsid w:val="00903875"/>
+    <w:rsid w:val="00915CF2"/>
     <w:rsid w:val="009206E2"/>
     <w:rsid w:val="0092534A"/>
     <w:rsid w:val="00925FAE"/>
     <w:rsid w:val="0092673E"/>
     <w:rsid w:val="0093454B"/>
     <w:rsid w:val="00934AFF"/>
+    <w:rsid w:val="00934C1D"/>
     <w:rsid w:val="00934ED0"/>
+    <w:rsid w:val="00936706"/>
     <w:rsid w:val="009369FD"/>
     <w:rsid w:val="00936D3D"/>
     <w:rsid w:val="0094105A"/>
     <w:rsid w:val="00942ADD"/>
+    <w:rsid w:val="00946D49"/>
     <w:rsid w:val="00952DCF"/>
     <w:rsid w:val="009705BB"/>
     <w:rsid w:val="00971EC1"/>
+    <w:rsid w:val="009741CE"/>
     <w:rsid w:val="00976868"/>
     <w:rsid w:val="00986B59"/>
     <w:rsid w:val="009A2EBF"/>
     <w:rsid w:val="009B7FD3"/>
     <w:rsid w:val="009C22AB"/>
     <w:rsid w:val="009C5CEF"/>
+    <w:rsid w:val="009C6A03"/>
+    <w:rsid w:val="009D60B0"/>
     <w:rsid w:val="009D755D"/>
     <w:rsid w:val="009D76CF"/>
     <w:rsid w:val="009E4A4F"/>
     <w:rsid w:val="009E5F1A"/>
     <w:rsid w:val="009F69DB"/>
     <w:rsid w:val="00A01DE5"/>
     <w:rsid w:val="00A05BF6"/>
     <w:rsid w:val="00A11B0F"/>
     <w:rsid w:val="00A12D28"/>
     <w:rsid w:val="00A13D9A"/>
     <w:rsid w:val="00A239C6"/>
     <w:rsid w:val="00A2771F"/>
     <w:rsid w:val="00A301C7"/>
     <w:rsid w:val="00A3792F"/>
+    <w:rsid w:val="00A402D7"/>
+    <w:rsid w:val="00A40EEB"/>
     <w:rsid w:val="00A437A5"/>
     <w:rsid w:val="00A43C17"/>
     <w:rsid w:val="00A44484"/>
+    <w:rsid w:val="00A53FF3"/>
+    <w:rsid w:val="00A55073"/>
     <w:rsid w:val="00A71C69"/>
     <w:rsid w:val="00A84367"/>
     <w:rsid w:val="00A85037"/>
     <w:rsid w:val="00A857F6"/>
     <w:rsid w:val="00A85EF6"/>
     <w:rsid w:val="00A92984"/>
     <w:rsid w:val="00A9299B"/>
     <w:rsid w:val="00A92A4F"/>
+    <w:rsid w:val="00A94BD9"/>
     <w:rsid w:val="00A9578B"/>
     <w:rsid w:val="00A96D60"/>
     <w:rsid w:val="00AA03D8"/>
     <w:rsid w:val="00AA70F1"/>
+    <w:rsid w:val="00AB0FAF"/>
     <w:rsid w:val="00AB12F7"/>
     <w:rsid w:val="00AB423D"/>
     <w:rsid w:val="00AB5802"/>
+    <w:rsid w:val="00AC22F6"/>
     <w:rsid w:val="00AC430C"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AD348B"/>
     <w:rsid w:val="00AE312C"/>
+    <w:rsid w:val="00AE35F7"/>
     <w:rsid w:val="00AE3F83"/>
     <w:rsid w:val="00AE5E80"/>
     <w:rsid w:val="00AF0D5A"/>
+    <w:rsid w:val="00AF356E"/>
     <w:rsid w:val="00B04867"/>
     <w:rsid w:val="00B077B9"/>
     <w:rsid w:val="00B11717"/>
     <w:rsid w:val="00B130E0"/>
     <w:rsid w:val="00B324F1"/>
+    <w:rsid w:val="00B34675"/>
+    <w:rsid w:val="00B370E9"/>
     <w:rsid w:val="00B45AC4"/>
+    <w:rsid w:val="00B47DCA"/>
+    <w:rsid w:val="00B504DD"/>
     <w:rsid w:val="00B61DF2"/>
     <w:rsid w:val="00B64ADE"/>
+    <w:rsid w:val="00B73A63"/>
     <w:rsid w:val="00B8179C"/>
+    <w:rsid w:val="00B95A4D"/>
     <w:rsid w:val="00B96687"/>
     <w:rsid w:val="00BA0C2A"/>
     <w:rsid w:val="00BA16D6"/>
+    <w:rsid w:val="00BA28F8"/>
     <w:rsid w:val="00BA60F4"/>
+    <w:rsid w:val="00BB652C"/>
     <w:rsid w:val="00BB6848"/>
     <w:rsid w:val="00BC4768"/>
     <w:rsid w:val="00BC733C"/>
     <w:rsid w:val="00BC751B"/>
     <w:rsid w:val="00BE5FC2"/>
     <w:rsid w:val="00BE7816"/>
     <w:rsid w:val="00BF0973"/>
+    <w:rsid w:val="00BF2855"/>
     <w:rsid w:val="00BF6DFC"/>
     <w:rsid w:val="00C02530"/>
     <w:rsid w:val="00C029D7"/>
     <w:rsid w:val="00C10602"/>
     <w:rsid w:val="00C1237C"/>
     <w:rsid w:val="00C17851"/>
     <w:rsid w:val="00C21874"/>
     <w:rsid w:val="00C23877"/>
     <w:rsid w:val="00C272A5"/>
     <w:rsid w:val="00C348D0"/>
+    <w:rsid w:val="00C4070B"/>
     <w:rsid w:val="00C42811"/>
     <w:rsid w:val="00C44F29"/>
     <w:rsid w:val="00C5159B"/>
     <w:rsid w:val="00C542B5"/>
     <w:rsid w:val="00C576C2"/>
     <w:rsid w:val="00C57D57"/>
     <w:rsid w:val="00C656CE"/>
+    <w:rsid w:val="00C71637"/>
     <w:rsid w:val="00C9422C"/>
     <w:rsid w:val="00C945DA"/>
     <w:rsid w:val="00C95659"/>
     <w:rsid w:val="00C96986"/>
     <w:rsid w:val="00CA71FD"/>
     <w:rsid w:val="00CB1570"/>
     <w:rsid w:val="00CC6E22"/>
     <w:rsid w:val="00CD2C0F"/>
     <w:rsid w:val="00CD4304"/>
     <w:rsid w:val="00CE2527"/>
     <w:rsid w:val="00CF0159"/>
     <w:rsid w:val="00CF2BEB"/>
+    <w:rsid w:val="00D02AE4"/>
     <w:rsid w:val="00D02FA0"/>
     <w:rsid w:val="00D031CF"/>
+    <w:rsid w:val="00D03C16"/>
     <w:rsid w:val="00D20086"/>
     <w:rsid w:val="00D23026"/>
     <w:rsid w:val="00D27DDA"/>
+    <w:rsid w:val="00D32C89"/>
     <w:rsid w:val="00D44B50"/>
     <w:rsid w:val="00D50B2D"/>
     <w:rsid w:val="00D51306"/>
     <w:rsid w:val="00D56F97"/>
     <w:rsid w:val="00D61EC7"/>
     <w:rsid w:val="00D624A4"/>
+    <w:rsid w:val="00D735C9"/>
     <w:rsid w:val="00D73697"/>
     <w:rsid w:val="00D806A9"/>
     <w:rsid w:val="00D94DFA"/>
     <w:rsid w:val="00D974D6"/>
     <w:rsid w:val="00DA2688"/>
     <w:rsid w:val="00DB6A7C"/>
     <w:rsid w:val="00DB78E0"/>
     <w:rsid w:val="00DC16EF"/>
     <w:rsid w:val="00DC6908"/>
+    <w:rsid w:val="00DD4503"/>
+    <w:rsid w:val="00DE0AA0"/>
     <w:rsid w:val="00DE7096"/>
     <w:rsid w:val="00DF1618"/>
     <w:rsid w:val="00DF1909"/>
     <w:rsid w:val="00DF6891"/>
     <w:rsid w:val="00E005A5"/>
     <w:rsid w:val="00E018B5"/>
     <w:rsid w:val="00E01C08"/>
+    <w:rsid w:val="00E03B60"/>
     <w:rsid w:val="00E03D7E"/>
     <w:rsid w:val="00E12E4E"/>
     <w:rsid w:val="00E15086"/>
+    <w:rsid w:val="00E210A0"/>
+    <w:rsid w:val="00E21B4E"/>
     <w:rsid w:val="00E2735D"/>
     <w:rsid w:val="00E3751B"/>
     <w:rsid w:val="00E43C57"/>
     <w:rsid w:val="00E61AAC"/>
     <w:rsid w:val="00E647C8"/>
     <w:rsid w:val="00E64C91"/>
     <w:rsid w:val="00E71343"/>
     <w:rsid w:val="00E723B8"/>
     <w:rsid w:val="00E80AF7"/>
+    <w:rsid w:val="00E90275"/>
+    <w:rsid w:val="00E93598"/>
     <w:rsid w:val="00E95EBF"/>
     <w:rsid w:val="00EA0359"/>
     <w:rsid w:val="00EA5AE3"/>
+    <w:rsid w:val="00EB450A"/>
     <w:rsid w:val="00EC0FAF"/>
     <w:rsid w:val="00ED283E"/>
     <w:rsid w:val="00ED6BFD"/>
     <w:rsid w:val="00EE0208"/>
     <w:rsid w:val="00EE26E9"/>
     <w:rsid w:val="00EE33CA"/>
+    <w:rsid w:val="00EE57D0"/>
+    <w:rsid w:val="00EE6622"/>
     <w:rsid w:val="00EE6D6E"/>
     <w:rsid w:val="00EF0374"/>
     <w:rsid w:val="00EF08BF"/>
     <w:rsid w:val="00EF2191"/>
     <w:rsid w:val="00EF5237"/>
     <w:rsid w:val="00F043CE"/>
     <w:rsid w:val="00F06C4C"/>
+    <w:rsid w:val="00F25214"/>
     <w:rsid w:val="00F2631A"/>
     <w:rsid w:val="00F3146E"/>
     <w:rsid w:val="00F5103A"/>
+    <w:rsid w:val="00F53A3E"/>
     <w:rsid w:val="00F544C5"/>
     <w:rsid w:val="00F60C7C"/>
     <w:rsid w:val="00F61F8A"/>
+    <w:rsid w:val="00F6405F"/>
     <w:rsid w:val="00F6516F"/>
     <w:rsid w:val="00F65CE7"/>
     <w:rsid w:val="00F74724"/>
     <w:rsid w:val="00F7553F"/>
     <w:rsid w:val="00F76670"/>
     <w:rsid w:val="00F86804"/>
     <w:rsid w:val="00F86B54"/>
     <w:rsid w:val="00F90D54"/>
     <w:rsid w:val="00F90DB7"/>
     <w:rsid w:val="00F934F3"/>
     <w:rsid w:val="00F95FE8"/>
     <w:rsid w:val="00FA049F"/>
     <w:rsid w:val="00FB11FD"/>
     <w:rsid w:val="00FB522D"/>
+    <w:rsid w:val="00FB593B"/>
     <w:rsid w:val="00FC53BC"/>
     <w:rsid w:val="00FD23F9"/>
     <w:rsid w:val="00FD675F"/>
     <w:rsid w:val="00FE1095"/>
     <w:rsid w:val="00FE1431"/>
+    <w:rsid w:val="00FE7B25"/>
     <w:rsid w:val="00FF0B45"/>
     <w:rsid w:val="00FF1789"/>
+    <w:rsid w:val="00FF261E"/>
     <w:rsid w:val="00FF3F3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="153601"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FB3D637"/>
   <w15:docId w15:val="{A5504123-593F-4A29-B546-04456E3A2B66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -36066,90 +37356,86 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PM</Value>
       <Value>PDC</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
     <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
     <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <UserGroup xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UserGroup>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067EC4DE1791E2B4EA58A7571ABC53335" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="885bd3a55918f947bf9892381241893a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13f4b1e4-0d4c-46e5-97b4-e54254471a98" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="1a328720-1792-4e87-b2a9-dbdb07f5995e" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c73fc995b6ae9b88b55ccefbe1261e89" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accountable" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Priority" minOccurs="0"/>
                 <xsd:element ref="ns3:_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:Responsible_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Phase_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
@@ -36457,149 +37743,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7872C95D-492C-4776-9876-783E156305F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B06D5C9-9F60-4308-9FCC-3DA17C11C90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B06D5C9-9F60-4308-9FCC-3DA17C11C90D}">
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E34264C-766D-4A01-A607-745DA2F74816}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EEDB4E5-5C0E-4B99-A538-6AF6CF26C116}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7872C95D-492C-4776-9876-783E156305F0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>97</Pages>
-[...1 lines deleted...]
-  <Characters>162686</Characters>
+  <Pages>100</Pages>
+  <Words>29669</Words>
+  <Characters>169117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1355</Lines>
-  <Paragraphs>385</Paragraphs>
+  <Lines>1409</Lines>
+  <Paragraphs>396</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Electrical Specifications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regional Municipality of York</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>192807</CharactersWithSpaces>
+  <CharactersWithSpaces>198390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Electrical Specifications</dc:title>
-  <dc:creator/>
+  <dc:creator>Author</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EC4DE1791E2B4EA58A7571ABC53335</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>