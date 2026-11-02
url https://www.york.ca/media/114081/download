--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -65,53 +65,59 @@
       <w:bookmarkStart w:id="1" w:name="_Toc38628627"/>
       <w:commentRangeStart w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>General Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="001322A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specifications </w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="004C3796">
+      <w:r w:rsidR="004C3796" w:rsidRPr="001322A2">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2321A569" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="001322A2" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD36E41" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="001322A2" w:rsidRDefault="00CF5585" w:rsidP="00E137FB">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CF5585" w:rsidRPr="001322A2" w:rsidSect="00E137FB">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
@@ -210,55 +216,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009A388E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal / </w:t>
       </w:r>
       <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>New Construction]</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="004C3796">
+      <w:r w:rsidR="004C3796" w:rsidRPr="00044993">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39185B9C" w14:textId="728F4141" w:rsidR="00CF5585" w:rsidRPr="00563329" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:rPr>
           <w:b/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve">This item is for the extra work involved to maintain traffic throughout the Site as specified </w:t>
       </w:r>
       <w:r>
         <w:t>in this Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve"> and in the Supplementary Conditions. All traffic control operations and activities shall be governed by the guidelines as set out in the Ontario Traffic Manual – Book 7 (latest edition), as well as Ontario Traffic Manual – Book 18 (latest edition).</w:t>
       </w:r>
       <w:r w:rsidRPr="001C06C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F1A2B">
@@ -407,142 +413,158 @@
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve">Access shall be maintained at all times, regardless of weather or construction staging, to all business and residences having access to the roads and safe and adequate passage for pedestrians shall be maintained. If the Contractor fails to maintain access, the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve"> may take whatever action it deems necessary and charge </w:t>
       </w:r>
       <w:r>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">related </w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t>costs back to the Contractor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723CF712" w14:textId="00914775" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
-[...1 lines deleted...]
-        <w:pStyle w:val="TRNNormal"/>
+    <w:p w14:paraId="723CF712" w14:textId="39DC9807" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27DF6BA5" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00044993">
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>Traffic Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E19CD89" w14:textId="2AC8FD27" w:rsidR="00027A51" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> prior to any lane closures. A copy of the notification to th</w:t>
-[...2 lines deleted...]
-        <w:t>e</w:t>
+        <w:t xml:space="preserve">Proper traffic control shall be maintained at all times during construction, including the removal and application of pavement markings as necessary to maintain vehicular traffic in their designated lanes. The Contractor shall provide, maintain and relocate, where necessary, sufficient signs, delineators, barricades, lights, flashers, etc., and provide Traffic Control Persons (TCPs) and/or paid duty police officers as required, so that motorists, pedestrians and cyclists are properly directed to ensure their safety. In accordance with the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">temporary conditions </w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve">se parties shall be submitted to </w:t>
+        <w:t xml:space="preserve">provisions of Ontario Traffic Manual </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Book 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (latest edition)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">, police officers shall provide traffic control at all signalized intersections. Paid duty </w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:t xml:space="preserve">police </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">officers with marked cruiser(s) may also be required to control traffic in between intersections, if deemed necessary by </w:t>
       </w:r>
       <w:r w:rsidR="00886CD4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> for verification.</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve"> for the safety and effectiveness of traffic conveyance. </w:t>
       </w:r>
       <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Paid duty officers are required to be out of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A91BDB">
+        <w:t xml:space="preserve">Paid duty </w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">their </w:t>
+        <w:t xml:space="preserve">police </w:t>
       </w:r>
       <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>police cruisers</w:t>
+        <w:t xml:space="preserve">officers are required to be out of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91BDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>cruiser</w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005B7CC7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> when present on Site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F675B30" w14:textId="16F410DA" w:rsidR="004007E6" w:rsidRDefault="00AE5CBE" w:rsidP="004007E6">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall adjust</w:t>
       </w:r>
       <w:r w:rsidR="00922B08">
         <w:t xml:space="preserve"> and/or relocate, as applicable,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="004007E6">
         <w:t>emporary traffic control signals</w:t>
       </w:r>
@@ -1054,4412 +1076,4773 @@
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve">, proper traffic control is not maintained, the Contractor shall immediately modify its operation to the satisfaction of </w:t>
       </w:r>
       <w:r w:rsidR="00886CD4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve">. If the Contractor fails to take immediate action, </w:t>
       </w:r>
       <w:r w:rsidR="00886CD4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve"> may take such action as </w:t>
       </w:r>
       <w:r>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> considers necessary and deduct the </w:t>
+        <w:t xml:space="preserve"> considers necessary and deduct the cost from monies owed to the Contractor. The performance of such traffic control work or other work under the direction of </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> shall in no way relieve the Contractor from any of </w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">cost from monies owed to the Contractor. The performance of such traffic control work or other work under the direction of </w:t>
+        <w:t xml:space="preserve">its responsibilities under the Contract, or from any damages which may occur during the performance of this work or after such precautions have been carried out by </w:t>
       </w:r>
       <w:r w:rsidR="00886CD4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> shall in no way relieve the Contractor from any of its responsibilities under the Contract, or from any damages which may occur during the performance of this work or after such precautions have been carried out by </w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C619BE4" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Emergencies and Repair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A65E61" w14:textId="0AE0AC25" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>The Contractor shall respond</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to calls from the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> police </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for emergencies and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>repair of problem areas within one (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> hour of the first call to the Contractor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> being logged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>. Failure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">do so </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve">will result in liquidated damages being assessed in the amount of $500.00 per incident, plus $100.00 per minute beyond the allowable response time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247FA64D" w14:textId="5FD8597D" w:rsidR="00CF5585" w:rsidRPr="00F504C5" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>The Contractor shall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be on</w:t>
+      </w:r>
+      <w:r w:rsidR="003550F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve">Site within </w:t>
+      </w:r>
+      <w:r>
+        <w:t>two (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> hours of the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> first</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> call</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the Contractor being logged,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> fully prepared with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> and equipment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">necessary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>to properly correct the problem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and shall contact the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> upon arriving on</w:t>
+      </w:r>
+      <w:r w:rsidR="003550F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Site. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t>Failure</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">do so </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F504C5">
+        <w:t xml:space="preserve">will result in liquidated damages being assessed in the amount of $500.00 per incident, plus $100.00 per minute beyond the allowable response time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501BA380" w14:textId="79346039" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">The Contractor shall be available </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> telephone at all times and shall ensure that its 24 hour emergency contacts are provided to the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> prior to the commencement of </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5699">
+        <w:t>construction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5C42EF" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Dust</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2180B812" w14:textId="14E60643" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>his item includes the control of dust in order to provide safe passage for traffic. Dust control shall be carried out by the use of water</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> calcium chloride, or both, at the discretion of </w:t>
       </w:r>
       <w:r w:rsidR="00886CD4">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C619BE4" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+    <w:p w14:paraId="62225DEF" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00044993">
-        <w:t>Emergencies and Repair</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> to calls from the </w:t>
+        <w:t>Pavement Markings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5873DCAE" w14:textId="316EFF06" w:rsidR="006F6366" w:rsidRDefault="006F6366" w:rsidP="006F6366">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall provide temporary pavement markings for all construction stages</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35495">
+        <w:t>. Temporary pavement markings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be applied to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:t xml:space="preserve">of the following </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surfaces carry</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35495">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vehicular traffic: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE5DF0B" w14:textId="3369C0C3" w:rsidR="006F6366" w:rsidRDefault="006F6366" w:rsidP="006F6366">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Base asphalt after partial pavement removal (cold milling)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AA8F0C" w14:textId="3583236F" w:rsidR="006F6366" w:rsidRDefault="006F6366" w:rsidP="006F6366">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Base asphalt that was newly constructed</w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3EA87D" w14:textId="51276404" w:rsidR="006F6366" w:rsidRDefault="006F6366" w:rsidP="006F6366">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Surface asphalt where traffic is diverted from its normal path</w:t>
+      </w:r>
+      <w:r w:rsidR="00C967A6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7A7A08" w14:textId="19CB5E1A" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>The Contractor shall provide temporary pavement markings at the end of each shift in order to define the traveled lanes on the roadway. When the Contractor paves an area with base asphalt or removes the asphalt surface to a partial depth (cold milling) and does not intend, or is not permitted under the Contract, to cover it with the surface course immediately, the Contractor shall provide temporary centerline pavement markings on two-lane roadways. These markings shall be in place prior to the Contractor closing down operations each Day. On roads having more than two</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> lanes, the Contractor shall also provide lane line markings. These markings shall be a minimum of 0.3 metres in length and spaced a maximum of 15.0 metres apart.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4C4B">
+        <w:t xml:space="preserve"> Stop line pavement markings shall be placed prior to opening the road to traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A86771" w14:textId="7B97C152" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">All temporary pavement markings shall be </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and/or</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidR="003550F7">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">approved tape and/or paint placed in accordance with the manufacturer’s recommendations. Placement of these markings and the type selected shall be appropriate under the circumstances, taking into account the road surface and weather at the time of placement. If the surface course is not placed within 15 Working Days of the paving of base asphalt or the removal of the asphalt surface to a partial depth, the roadway surface shall be marked in accordance with the Ontario Traffic Manual – Book 7 and Book 11 (latest editions). Should the markings be ineffective or fail to adhere to the road surface, </w:t>
+      </w:r>
+      <w:r w:rsidR="0030197A" w:rsidRPr="00044993">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">, and shall contact the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> upon arriving on</w:t>
-[...26 lines deleted...]
-      </w:pPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve">The Contractor shall be available </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>approved alternative shall be selected. Markings must be reflective; non-reflective spray paint is not acceptable. In cases where existing cycling facilities such as bike lanes or cycle tracks are removed, a temporary cycling facility shall be provided and proper pavement markings shall be placed in accordance with the Ontario Traffic Manual – Book 18 (latest edition).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B95080E" w14:textId="7DE6FD9F" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> telephone at all times and shall ensure that its 24 hour emergency contacts are provided to the </w:t>
+        <w:t xml:space="preserve">The requirements for temporary markings will apply regardless of the number of </w:t>
+      </w:r>
+      <w:r w:rsidR="00565A6C">
+        <w:t xml:space="preserve">construction stages or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">lifts of asphalt being placed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1272">
+        <w:t>All costs associated with the temporary pavement markings shall be included in the lump sum price for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F62EF28" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Maintenance of Site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176A284C" w14:textId="77777777" w:rsidR="00C50737" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">From the date stipulated in the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> prior to the commencement of </w:t>
-[...2 lines deleted...]
-        <w:t>construction</w:t>
+        <w:t xml:space="preserve">’s notice to commence the Work, the Contractor shall be responsible for maintenance of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t>.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Site at all times until the Work </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t>Dust</w:t>
-[...7 lines deleted...]
-        <w:t>T</w:t>
+        <w:t>completed. This includes maintaining the existing roadways within the Contract limits</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t>his item includes the control of dust in order to provide safe passage for traffic. Dust control shall be carried out by the use of water</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> or</w:t>
+        <w:t xml:space="preserve"> even if the Contractor has not yet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>commenced</w:t>
       </w:r>
       <w:r w:rsidRPr="00044993">
-        <w:t xml:space="preserve"> calcium chloride, or both, at the discretion of </w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="003B0ABA">
+        <w:t xml:space="preserve"> work in a particular area. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E430C9B" w14:textId="77777777" w:rsidR="00C50737" w:rsidRPr="00DA4BAC" w:rsidRDefault="00C50737" w:rsidP="00C50737">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0030197A">
+        <w:t>[Delete the following paragraph for renewal projects]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D7D202" w14:textId="1C618BA5" w:rsidR="00C50737" w:rsidRDefault="00C50737" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor shall </w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>cut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grass within the Contract limits</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B713FD">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>on the side of the road</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>way</w:t>
+      </w:r>
+      <w:r w:rsidR="00B713FD">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>ork</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has not yet commence</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Prior to grass cutting, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47603">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47603">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>remove all</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47603">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debris and garbage</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Site</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47603">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rass along urban boulevards shall be cut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>on a bi-weekly basis</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grass along rural </w:t>
+      </w:r>
+      <w:r w:rsidR="00B713FD">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>road</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be cut </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>twice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>per calendar</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> year</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35495">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, to</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a height </w:t>
+      </w:r>
+      <w:r w:rsidR="003931E5">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 mm </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5E7B">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 100 mm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00374E2A">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rass clippings </w:t>
+      </w:r>
+      <w:r w:rsidR="00374E2A">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be left </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>on the turf.</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If weather conditions prevent grass cutting from being performed on the regularly scheduled da</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perform</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="003931E5">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as soon as </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="0065268D" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00884119" w:rsidRPr="00884119">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017DA4DB" w14:textId="56219ED9" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">If the Work is not completed prior to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the winter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> shutdown</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">, the Contractor shall maintain and repair, as required, all construction signing, delineation devices and traffic surfaces for the safe passage of vehicles, cyclists and pedestrians during the shutdown period. Routine snow ploughing and sanding will be provided by the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2A186F" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">All trenches shall be restored to match the existing pre-construction conditions or to match the new construction cross-section. Restoration shall be completed within 24 hours of the completion of the trench. Where a trench is constructed in stages and there is a delay between the stages, restoration shall be </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> in stages and not more than 24 hours after the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">completion of each </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">trench construction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>stage. Ramping shall be provided for vehicular traffic if the elevation difference is more than 20 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F840FB" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>In areas where the final lift of asphalt is not placed before the winter shutdown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, all catch basins, maintenance holes, valve chambers and any other structures in the roadway shall be adjusted to be flush with the base asphalt in order to provide snow plough protection. Temporary asphalt curb shall be installed at catch basins and maintenance holes in the curb line to contain roadway drainage. Subsequent removals and adjustments to final elevation shall be made immediately prior to the placement of the surface course asphalt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> costs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>associated with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noted work shall be included in the lump sum price for this item. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE19648" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Pedestrian Traffic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4F0B5E" w14:textId="676BFDEE" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Pedestrian passage through the Site shall be maintained at all times. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Proper pedestrian signs shall be erected and maintained during construction to advise of sidewalk closures, detours and construction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, in the opinion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">proper </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pedestrian signs have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>erected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">, the Contractor shall immediately </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">erect proper pedestrian signs upon being notified by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, either verbally in writing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Failure of the Contractor to do so will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> result in liquidated damages being assessed in the amount of $100.00 per minute </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beyond the response time indicated by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>. Before an existing sidewalk is removed, a temporary asphalt path or the new concrete sidewalk shall be available for pedestrians, including those using wheelchairs and strollers. Asphalt ramping shall be provided where the elevation difference is more than 15 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F73EC5D" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Cycling Traffic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3F961C" w14:textId="61AC0014" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Cyclist passage through the Site shall be maintained at all times. Before an existing cycling facility is removed, a temporary designated cycling facility shall be available for cyclists. Ramping shall be provided, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as determined by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>. In cases where cycling facilities do</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> exist, potential cycling traffic may be mixed with pedestrian traffic. In such cases</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> “Cyclists Dismount” signs shall be installed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as determined by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6E806C" w14:textId="3E6DD89A" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Liquidated Damages for Early</w:t>
+      </w:r>
+      <w:r w:rsidR="007F38DC">
+        <w:t xml:space="preserve"> Lane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> Closing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79417750" w14:textId="29E0C6DD" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">On each occasion that the Contractor closes a lane to traffic earlier than the specified time, </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> will assess liquidated damages in the amount of $500.00. Thereafter, further liquidated damages </w:t>
+      </w:r>
+      <w:r w:rsidR="00304DA8">
+        <w:t xml:space="preserve">in the amount of $100.00 per minute </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">ll be assessed for every minute outside of the permitted closure window that the traffic lane is not open to traffic. </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> will be the sole judge of the length of time of the delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8B2E39" w14:textId="2E00FD9B" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Liquidated Damages for Late</w:t>
+      </w:r>
+      <w:r w:rsidR="007F38DC">
+        <w:t xml:space="preserve"> Lane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> Opening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79792BC7" w14:textId="60F6493B" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">On each occasion that the Contractor fails to reopen a traffic lane by the specified time, </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> will assess liquidated damages in the amount of $500.00.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389160C9" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:lastRenderedPageBreak/>
+        <w:t>If the traffic lane is not open within 15 minutes of the specified time, further liquidated damages in the amount of $500.00 will be assessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3AE3A6" w14:textId="63643F90" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Thereafter, further liquidated damages in the amount of $100.00 per minute will be assessed for every minute that the traffic lane is not open to traffic. </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> will be the sole judge of the length of time of the delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC820FC" w14:textId="5E8A62CD" w:rsidR="007E0DE1" w:rsidRPr="00DF1272" w:rsidRDefault="007E0DE1" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1272">
+        <w:t>The above liquidated damages will also be assessed in circumstances when a traffic lane cannot be reopened by the specified time as a result of the Contractor failing to ramp milled sections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3C2EF9" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Basis of Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E2CDDD" w14:textId="132954F6" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk137732439"/>
+      <w:r w:rsidRPr="00044993">
+        <w:t>The cost of all labour, granular and asphalt materials, equipment, TCPs, signs, lights, police officers, etc., required to maintain traffic (</w:t>
+      </w:r>
+      <w:r w:rsidR="00416329" w:rsidRPr="00044993">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> vehicles, cyclists and pedestrians) throughout the Site shall be included in the lump sum price for this item. No payment </w:t>
+      </w:r>
+      <w:r w:rsidR="0012331B">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> be made under this item for work or materials covered under other items in the Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ED2F1D" w14:textId="4C849B91" w:rsidR="00DB377D" w:rsidRPr="007E1AB1" w:rsidRDefault="00DB377D" w:rsidP="00DB377D">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Delete the following sentence if there is a separate payment item(s) for interim pavement markings</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B0ABA">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...431 lines deleted...]
-      <w:r w:rsidRPr="00F14847">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[Delete the following paragraph for new construction projects]</w:t>
-[...80 lines deleted...]
-      <w:r w:rsidRPr="007E1AB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Delete</w:t>
+        <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A">
+        <w:t xml:space="preserve"> for new construction projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">following </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65007518" w14:textId="21EA2247" w:rsidR="00CF5585" w:rsidRPr="00DA4BAC" w:rsidRDefault="00C25D36" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment shall be made on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price, or based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s estimate of the percentage of Work completed to date at a location, as applicable. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D14512" w14:textId="6C52697E" w:rsidR="00DB377D" w:rsidRPr="00DA4BAC" w:rsidRDefault="00DB377D" w:rsidP="00DB377D">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for new construction projects</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E1AB1">
+        <w:t xml:space="preserve">Delete the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00DA4BAC">
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
+        <w:t>paragraph for renewal projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delete the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A" w:rsidRPr="00DA4BAC">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28086E06" w14:textId="600EE76E" w:rsidR="00DB377D" w:rsidRDefault="00DB377D" w:rsidP="00DB377D">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Payment shall be made on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price. The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E6D3F0" w14:textId="5AC97C8C" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNItemNo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc38628628"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc381194591"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:commentRangeStart w:id="8"/>
+      <w:r w:rsidRPr="00DA3223">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Item G2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Construction Layout</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="009A388E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="004C3796" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal / </w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>New Construction]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEFEA8A" w14:textId="6FBE0357" w:rsidR="00E247A1" w:rsidRPr="00DA3223" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="OPSSRef"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">This Specification shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12">
+        <w:t>read</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12" w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">in conjunction with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>GC 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00596D52">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E247A1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Conditions of the Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5D989F" w14:textId="33AD0DF3" w:rsidR="00CF5585" w:rsidRPr="00563329" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t>This item is for the setting out of all construction work and undertakings for th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> Contract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED7734">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0ABA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">following </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph for renewal projects</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA4BAC">
+        <w:t>Delete the following sentence if there are no electrical works in the contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0ABA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="007E1AB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Payment shall be made on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price. The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
-[...131 lines deleted...]
-      </w:r>
+        <w:t>This item is also for the layout of all proposed plant (</w:t>
+      </w:r>
+      <w:r w:rsidR="00416329" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poles, handwells, loops, etc.) included in the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB4DE1B" w14:textId="4840A305" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00D7221C" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
       <w:r w:rsidRPr="003B0ABA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Delete the following sentence if there are no electrical works in the contract</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B0ABA">
+        <w:t xml:space="preserve">Delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A" w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="003B0ABA">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F6E58">
+        <w:t>e following</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A" w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delete </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A" w:rsidRPr="008F6E58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A">
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>e following</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A" w:rsidRPr="008F6E58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F6E58">
+        <w:t>new construction projects</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00932294">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5585" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contract limits will be established by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5585" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Offset stakes shall be placed at a maximum spacing of 50 metres with the chainage running from </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5585" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>[location]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5585" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. These stakes will enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5585" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to check asphalt distribution during paving operations. These stakes are necessary to ensure that the new asphalt is being placed on the same alignment as the existing road and therefore shall be marked with offset distances to the centre line. The chainage on these stakes will also aid in the quantity calculations of various other items.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5585" w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB9A38D" w14:textId="72BACA82" w:rsidR="00CF5585" w:rsidRPr="00D7221C" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Contractor shall use qualified personnel to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> the layout work. The personnel shall be thoroughly experienced in surveying and have extensive previous experience in construction layout.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>new construction projects</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>[Delete t</w:t>
+      </w:r>
+      <w:r w:rsidR="0065160C" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>he following sentence</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
-        </w:rPr>
-[...76 lines deleted...]
-      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00932294" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[Delete t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0065160C" w:rsidRPr="00932294">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>he following sentence</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
+        <w:t xml:space="preserve">enewal </w:t>
+      </w:r>
+      <w:r w:rsidR="00932294" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00932294" w:rsidRPr="00932294">
+        <w:t>projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00932294" w:rsidRPr="00932294">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00304DA8" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Owner </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>will supply the Contractor with the alignment drawings, available property plans and bench mark elevations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C" w:rsidRPr="00D7221C">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7221C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C427B9" w14:textId="4286367F" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t>The Contractor shall be responsible for the true and proper setting out of the Work</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> for the correctness of the positions, levels, dimensions and alignment of all parts of the Work, and for the provision of all necessary instruments and labour for the construction layout. If, at any time during the progress of the Work, an error appears or arises in the positions, levels, dimensions or alignment of any part of the Work, the Contractor shall, at its own expense, rectify such error to the satisfaction of </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">, unless such error is based on incorrect data supplied in writing by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">. The checking of the setting out of any line or level by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> shall not in any way relieve the Contractor of its responsibility for the correctness of the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A34B354" w14:textId="4A51E3AD" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">The Contractor shall supply </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> with a copy of all necessary information to enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> to use the Contractor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97931">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t>s field layout. All information, both on work sheets and on stakes, shall be neat and legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D09687" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basis of Payment  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53188DCA" w14:textId="77777777" w:rsidR="00E247A1" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">Payment shall be made at the lump sum price and shall be full compensation for all labour, equipment and materials necessary to completely lay out the Work. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E9D901" w14:textId="59A073EE" w:rsidR="00E247A1" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B0ABA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>projects</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D7221C" w:rsidRPr="00932294">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D7221C" w:rsidRPr="007E1AB1">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D7221C" w:rsidRPr="00DA4BAC">
-[...128 lines deleted...]
-      <w:r w:rsidRPr="003B0ABA">
+      <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Delete</w:t>
+        <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A">
+        <w:t xml:space="preserve"> for new construction projects</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">following </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072B79EF" w14:textId="4298409C" w:rsidR="00CF5585" w:rsidRPr="00DA4BAC" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment shall be made on each payment certificate based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97931" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>s estimate of the amount of layout completed. The layout required due to alterations in Contract items shall be considered incidental to the work of those items; therefore, no change will be made to the lump sum price for this item.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B70FA5" w14:textId="0498B37A" w:rsidR="00E247A1" w:rsidRPr="00DA4BAC" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for new construction projects</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Delete the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00DA4BAC">
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
+        <w:t>paragraph for renewal projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delete the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A" w:rsidRPr="00DA4BAC">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADFE908" w14:textId="77777777" w:rsidR="00E247A1" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Payment shall be made on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price. The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3181FCBB" w14:textId="71BB3EBA" w:rsidR="00CF5585" w:rsidRPr="001318E5" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNItemNo"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="001318E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Item G2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Construction Layout</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="004C3796" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Electrical only</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005BACF5" w14:textId="11D19D5C" w:rsidR="00E247A1" w:rsidRPr="00DA3223" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="OPSSRef"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">This Specification shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12">
+        <w:t>read</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12" w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve">in conjunction with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>GC 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00596D52">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the General </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E247A1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Conditions of the Contract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3223">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C9567E" w14:textId="367C0F51" w:rsidR="00CF5585" w:rsidRPr="001318E5" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001318E5">
+        <w:t>This item is for the layout of all proposed plant (</w:t>
+      </w:r>
+      <w:r w:rsidR="00416329" w:rsidRPr="001318E5">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> poles, handwells, loops, etc.) included in the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61080154" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="001318E5" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001318E5">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Contractor shall use qualified personnel to complete the layout work. The personnel shall be thoroughly experienced in surveying and have extensive previous experience in construction layout; both chainage and offset and coordinate layout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B27E064" w14:textId="42D9E4D8" w:rsidR="00CF5585" w:rsidRPr="001318E5" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001318E5">
+        <w:t>The Contractor shall be responsible for the true and proper setting out of the Work, for the correctness of the position</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80693">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve">, levels, dimensions and alignment of all parts of the Work, and for the provision of all necessary instruments and labour for the construction layout. Construction layout must be reviewed and approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> prior to the commencement of construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D80CE2" w14:textId="3F179C58" w:rsidR="00CF5585" w:rsidRPr="001318E5" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001318E5">
+        <w:t>If, at any time during the progress of the Work, an error appear</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80693">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> or arise</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5C7E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> in the positions, levels, dimensions or alignment of any part of the Work, the Contractor shall, at its own expense, rectify such error to the satisfaction of </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve">, unless such error is based on incorrect data supplied in writing by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve">. The checking of the setting out of any line or level by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> shall not in any way relieve the Contractor of its responsibility for the correctness of the Work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6273088D" w14:textId="0CB271B8" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve">The Contractor shall supply the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> with a copy of all necessary information to enable the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001318E5">
+        <w:t xml:space="preserve"> to use the Contractor’s field layout. All information, both on work sheets and on stakes, shall be neat and legible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F4C382" w14:textId="77777777" w:rsidR="00E247A1" w:rsidRPr="00DA3223" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3223">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basis of Payment  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2430D4CD" w14:textId="22204AD2" w:rsidR="00737B34" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35DDF">
+        <w:t xml:space="preserve">Payment shall be made at the lump sum price and shall be full compensation for all labour, equipment and materials necessary to completely lay out the Work. Payment shall be made on each payment certificate based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35DDF">
+        <w:t>’s estimate of the amount of layout completed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00FA08B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34" w:rsidRPr="00DA3223">
+        <w:t>The layout required due to alterations in Contract items shall be considered incidental to the work of those items</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34" w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> therefore</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34" w:rsidRPr="00DA3223">
+        <w:t xml:space="preserve"> no change will be made to the lump sum price for this item.</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34" w:rsidRPr="00FA08B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">amount paid </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve">under this item shall not </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">exceed </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve">100% of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t>the lump sum price</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve"> for this item</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E842B7" w14:textId="23E53188" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNItemNo"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc381194592"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc38628629"/>
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Item </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C19D5">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:tab/>
+        <w:t>Provision of On-Site Facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidR="004C3796" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Renewal</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7054488F" w14:textId="1C5B07FC" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t>Under this item,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Contractor shall provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> two</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> flush type portable toilets meeting the requirements of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ontario </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> for the exclusive use of </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00737B34">
+        <w:t xml:space="preserve">/Consultant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for male staff and one (1) for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>female staff</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7E56">
+        <w:t xml:space="preserve"> (clearly marked as such)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>. The</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7015">
+        <w:t xml:space="preserve"> portable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> toilets shall be </w:t>
+      </w:r>
+      <w:r>
+        <w:t>equipped</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> with hasps and padlocks. The Contractor shall maintain and service the portable toilets on a weekly basis, or more frequently if required, for the duration of the Contract. The Contractor shall provide two </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>keys for each portable toilet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C708D3C" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00044993" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Basis of Payment  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E7173B" w14:textId="01C504BF" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Payment shall be made at the lump sum price and shall be full compensation </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67A9">
+        <w:t>for all labour, equipment and material necessary to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve"> supply and </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67A9">
+        <w:t xml:space="preserve">service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>weekly the portable toilets</w:t>
+      </w:r>
+      <w:r w:rsidR="0072616E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0072616E" w:rsidRPr="0072616E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93704" w:rsidRPr="00D93704">
+        <w:t xml:space="preserve">Payment shall be made on each payment certificate based on the value of the Work completed to date </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93704" w:rsidRPr="00D93704">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">as a percentage of the Contract Price, or based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93704" w:rsidRPr="00D93704">
+        <w:t>’s estimate of the percentage of Work completed to date at a location, as applicable.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93704">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk137745794"/>
+      <w:r w:rsidR="00FA08B8">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">amount paid </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve">under this item shall not </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t xml:space="preserve">exceed </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve">100% of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t>the lump sum price</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8">
+        <w:t xml:space="preserve"> for this item</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00C3115D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="7194C950" w14:textId="24C8391C" w:rsidR="00DC130F" w:rsidRPr="00044993" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNItemNo"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Item </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C19D5">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:tab/>
+        <w:t xml:space="preserve">Provision of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8176C">
+        <w:t>Field Office</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Renewal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidR="006D7E15" w:rsidRPr="00044993">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FBF1B4" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall supply one (1) field office for the exclusive use of Owner/Consultant staff. Sharing a larger trailer with the Contractor is not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2374791C" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The field office shall be an office trailer with a minimum floor area of approximately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8176C">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8176C">
+        <w:t xml:space="preserve"> meters x </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8176C">
+        <w:t xml:space="preserve"> meters </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and shall be one (1) open room.  The field office shall be supplied with electricity, electric heating capable of maintaining a uniform temperature of 21</w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t>C, an air conditioner of 8,000 B.T.U. minimum and a lighting level equivalent to normal office lighting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4656DE3E" w14:textId="48BD2B98" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9422D">
+        <w:t>item</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s shall be included in the field office:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D98DDC6" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One (1) office trailer entry door </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C80A1F6" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) drawing table or counter top equivalent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD23A94" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) conference table</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751DFBEE" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRPr="00D77697" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D77697">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Minimum of eight (8) chairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A56D432" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Two (2) wastepaper baskets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10174A06" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) push broom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687F8312" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) small refrigerator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED440E5" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) microwave oven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCA9EF5" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) water cooler with hot and cold outlets, including the supply of water and paper cups all as supplied by Crystal Springs Water Supply Limited, 7151 Fir Tree Drive, Malton, Ontario or Laurentian Spring Water Ltd., 15 Crockford Blvd., Scarborough, Ontario, or Equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B40E9F5" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Waterless (alcohol-based) hand sanitizer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545C2462" w14:textId="406A6A6F" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall provide four (4) keys for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77697">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> field office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DECAF45" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall clean and sweep the field office and remove and dispose of all garbage at least once a week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0CEAF2" w14:textId="46463079" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall maintain vehicle access to the field office at all times. The Contractor shall provide a parking area for the exclusive use of Owner/Consultant staff for a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381616">
+        <w:t>four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (4) cars adjacent to the field office.  The parking area and a walkway from the parking area to the office shall be graveled with Granular A in order to provide a mud free area, to the satisfaction of the Owner.  After the Work is completed, the Contractor shall remove the field office and clean up all debris and restore the Site to its original pre-construction condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E0994" w14:textId="36FA1A53" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The location of the field office </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t>subject to the approval of the Owner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E22710" w14:textId="0CCBC5DD" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The field office shall be on Site and fully functional, complete with all </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9422D">
+        <w:t>item</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00715E8C">
+        <w:t>/features</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and services, prior to the start of construction.  If utility hook-ups are delayed, the Contractor shall provide alternate temporary facilities (i.e. generator, cellular phone, etc.). When requested, the Contractor shall provide proof of service requests to the utilities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0188C6" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E8E66C" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Payment shall be made at the lump sum price and shall be full compensation for all labour, equipment and material necessary to provide, install, service for the duration of the Contract and remove the one (1) field office, as specified.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDCBCE9" w14:textId="77777777" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DC130F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Payment shall be made on each payment certificate based on the value of Work completed to date as a percentage of the Contract Price.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03E02">
+        <w:t>The total amount paid under this item shall not exceed 100% of the lump sum price for this item</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A7BBCA" w14:textId="33D0B9E5" w:rsidR="00DC130F" w:rsidRDefault="00DC130F" w:rsidP="00DB34A8">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the field office is not supplied and completely equipped by the Commencement Date or are not properly serviced for the full duration of the Contract, the Owner may reduce the amount paid under this item; the amount of the reduction will be decided by the Owner at its sole discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EA593B" w14:textId="2749E0E3" w:rsidR="003D306F" w:rsidRPr="00044993" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNItemNo"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="00044993">
+        <w:t xml:space="preserve">Item </w:t>
+      </w:r>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001C19D5">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044993">
+        <w:tab/>
+        <w:t xml:space="preserve">Provision of </w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3516">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8176C" w:rsidRPr="00B8176C">
+        <w:t xml:space="preserve">Field Office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0F41">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t xml:space="preserve">Two-Unit </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8176C" w:rsidRPr="00B8176C">
+        <w:t>Washroom Trailer</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[New Construction]</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="006D7E15" w:rsidRPr="00044993">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E6FD3A" w14:textId="2959D759" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall supply </w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> field office</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for the exclusive use of </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/Consultant staff. Sharing a larger trailer with the Contractor is not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638D6B11" w14:textId="6B22A52F" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0F41">
+        <w:t xml:space="preserve">field office shall be an </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">office trailer </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0F41">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> minimum floor area of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8176C">
+        <w:t xml:space="preserve">3.3 meters x 12.0 meters </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and shall be one</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> open room with</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0215B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3B06">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0215B">
+        <w:t>partitioned office</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t xml:space="preserve"> for the use by the Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  The</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22CA6">
+        <w:t xml:space="preserve"> field office</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be supplied with electricity, electric heating capable of maintaining a uniform temperature of 21</w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:font="Symbol" w:char="F0B0"/>
+      </w:r>
+      <w:r>
+        <w:t>C, an air conditioner of 8,000 B.T.U. minimum and a lighting level equivalent to normal office lighting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43515294" w14:textId="61B74CB8" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9422D">
+        <w:t>item</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00715E8C">
+        <w:t>/features</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">included </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in the field office:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734E29A9" w14:textId="442EF4D9" w:rsidR="008F401F" w:rsidRDefault="008F401F" w:rsidP="00F7067A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>office trailer entry doors</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the large open area and one</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the partitioned office</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5803DD41" w14:textId="20A0DE2D" w:rsidR="008F401F" w:rsidRDefault="008F401F" w:rsidP="008F401F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> internal entry door to the partitioned office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5C8F3A" w14:textId="1B42FB09" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F401F">
+        <w:t>Two</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> office desks with drawers</w:t>
+      </w:r>
+      <w:r w:rsidR="008F401F">
+        <w:t xml:space="preserve"> and desk chairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEF6962" w14:textId="009B67B6" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> drawing table or counter top equivalent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E2C593" w14:textId="306451AA" w:rsidR="008F401F" w:rsidRDefault="008E2ED4" w:rsidP="008F401F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) c</w:t>
+      </w:r>
+      <w:r w:rsidR="008F401F">
+        <w:t>onference table</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A7A3F1" w14:textId="736F6AFC" w:rsidR="008F401F" w:rsidRDefault="008E2ED4" w:rsidP="008F401F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Minimum of e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3C8C">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ight </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>(8)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03E02">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F401F" w:rsidRPr="00DB7158">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>chairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFF35C3" w14:textId="7D0F821A" w:rsidR="003D306F" w:rsidRPr="00412323" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412323">
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4" w:rsidRPr="00412323">
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412323">
+        <w:t>wireless printer/scanner with 11”X17” printing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BE4F1B" w14:textId="3B466EE4" w:rsidR="003D306F" w:rsidRPr="00412323" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412323">
+        <w:t>High speed internet (minimum 100MB/sec) service with wireless local area networking, suitable for networking multiple computers</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17B2A" w:rsidRPr="00412323">
+        <w:t xml:space="preserve">, and unlimited usage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EDB3C6" w14:textId="2BC4F768" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>(1) paper shredder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F052BB" w14:textId="77777777" w:rsidR="00DB34A8" w:rsidRDefault="00DB34A8" w:rsidP="00DB34A8">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Two (2) wastepaper baskets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35167B3D" w14:textId="7CD36946" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>push broom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0493A2C1" w14:textId="77777777" w:rsidR="006364C5" w:rsidRDefault="006364C5" w:rsidP="006364C5">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) small refrigerator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED78820" w14:textId="77777777" w:rsidR="006364C5" w:rsidRDefault="006364C5" w:rsidP="006364C5">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (1) microwave oven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A829180" w14:textId="3EEB8B6B" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>water cooler with hot and cold outlets</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> including the supply of water and paper cups all as supplied by Crystal Springs Water Supply Limited, 7151 Fir Tree Drive, Malton, Ontario or Laurentian Spring Water Ltd., 15 Crockford Blvd., Scarborough, Ontario, or Equivalent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E14BA23" w14:textId="56FF0A24" w:rsidR="003D306F" w:rsidRPr="000275BA" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000275BA">
+        <w:t>Waterless (</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4" w:rsidRPr="000275BA">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t>lcohol</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4" w:rsidRPr="000275BA">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t>based) hand sanitizer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C44121" w14:textId="6BF912BD" w:rsidR="000275BA" w:rsidRPr="000275BA" w:rsidRDefault="000275BA" w:rsidP="000275BA">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000275BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>If there are 20 or more workers regularly employed at the Site,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t xml:space="preserve">ne (1) defibrillator licensed as a medical device by Health Canada, along with the related items required by O. Reg. 213/91 (Construction Projects) under the Ontario </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t>, that is regularly maintained, tested and inspected on a quarterly basis in accordance with the manufacturer’s instructions and identified by signs containing a graphic symbol depicting a heart with a lightning bolt and the words</w:t>
+      </w:r>
+      <w:r w:rsidR="00281DD6">
+        <w:t>/acronym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t xml:space="preserve"> “Automated External Defibrillator”</w:t>
+      </w:r>
+      <w:r w:rsidR="00281DD6">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t xml:space="preserve">“AED” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39036E26" w14:textId="254CA359" w:rsidR="000275BA" w:rsidRPr="000275BA" w:rsidRDefault="000275BA" w:rsidP="000275BA">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000275BA">
+        <w:t>At least one</w:t>
+      </w:r>
+      <w:r w:rsidR="00927B22">
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000275BA">
+        <w:t xml:space="preserve"> of the Contractor’s staff must be trained in cardiopulmonary resuscitation and defibrillator operation and be present at the Site while work is being performed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7BA22F" w14:textId="2A7BCB5C" w:rsidR="003D306F" w:rsidRDefault="008E2ED4" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000275BA">
+        <w:t>The Contractor shall also supply</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323" w:rsidRPr="000275BA">
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F" w:rsidRPr="000275BA">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323" w:rsidRPr="000275BA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F" w:rsidRPr="000275BA">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00416329" w:rsidRPr="000275BA">
+        <w:t>two-unit</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F" w:rsidRPr="000275BA">
+        <w:t xml:space="preserve"> washroom</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> trailer, complete with hasps and padlocks, in the area of the field office for the exclusive use of </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve">/Consultant staff.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22CA6">
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21EFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22CA6">
+        <w:t>washroom trailer, o</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> unit shall be clearly marked “Men Only” and the other </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03E02">
+        <w:t xml:space="preserve">unit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall be clearly marked </w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve">“Women Only”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809CB47" w14:textId="22E4A7A6" w:rsidR="003D306F" w:rsidRDefault="00E22CA6" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each unit </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37B2E">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00412323">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> washroom trailer shall </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contain </w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00715E8C">
+        <w:t>items/</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t>features:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC83357" w14:textId="172568DB" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hot and cold running water</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D66748E" w14:textId="712D249E" w:rsidR="003D306F" w:rsidRDefault="008E2ED4" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> sink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9277A0" w14:textId="71092CFC" w:rsidR="003D306F" w:rsidRDefault="008E2ED4" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> porcelain toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340421B2" w14:textId="004A5369" w:rsidR="003D306F" w:rsidRDefault="008E2ED4" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One (</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D306F">
+        <w:t xml:space="preserve"> vanity and light</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC4FA49" w14:textId="368EE092" w:rsidR="009E6A34" w:rsidRDefault="009E6A34" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E6A34">
+        <w:t>One (1) disposal receptacle for menstrual products (for unit marked “Women Only”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8D8B13" w14:textId="774D20E4" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Heating and air conditioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1D1079" w14:textId="02FC90AA" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Waterless (</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lcohol</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>based) hand sanitizer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280DD11E" w14:textId="37F467F2" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Soap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762A5D91" w14:textId="2C7E5023" w:rsidR="003F7E56" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paper supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DA8A49" w14:textId="2E7317BF" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside porch light</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F7D4FB" w14:textId="5BBD88D2" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>200 gallon capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B27F72" w14:textId="1AFACF88" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>110 volt/15amp power supply for warm months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CFFF38" w14:textId="042BCBA7" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">220 volt/20amp power supply for cooler months </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7EFA22" w14:textId="508A32C5" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Contractor shall provide four </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">keys for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2B67">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">field </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">office and four </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>keys for</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2B67">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A61DF">
+        <w:t>washroom trailer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484ECEAE" w14:textId="551A4B8C" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall maintain and service the washroom trailer daily and clean and sweep the field office and remove and dispose of all garbage </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22CA6">
+        <w:t>at least</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> once a week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125BCB5F" w14:textId="76938BAE" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Contractor shall maintain vehicle access to the field office at all times. The Contractor shall provide a parking area for the exclusive use of </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/Consultant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03E02">
+        <w:t xml:space="preserve"> staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381616">
+        <w:t>four</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cars adjacent to the field office.  The parking area and a walkway from the parking area to the office shall be graveled with Granular A in order to provide a mud free area, to the satisfaction of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  After the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03E02">
+        <w:t>Work is completed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the Contractor shall remove the field office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>washroom trailer, clean up all debris and restore the Site to its original pre-construction condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6695AD0A" w14:textId="2B9523E4" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The locations of the field office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">washroom trailer are subject to the approval of the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171C34F3" w14:textId="17AA362F" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="003D306F">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The field office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>washroom trailer shall be on</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Site and fully functional, complete with all </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9422D">
+        <w:t>items</w:t>
+      </w:r>
+      <w:r w:rsidR="00715E8C">
+        <w:t>/features</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and services</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22CA6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prior to the start of construction.  If utility hook-ups are delayed, the Contractor shall provide alternate temporary facilities (</w:t>
+      </w:r>
+      <w:r w:rsidR="00416329">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> generator, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED4">
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). When requested, the Contractor shall provide proof of service requests to the utilities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3027F95D" w14:textId="1C3D19C5" w:rsidR="003D306F" w:rsidRDefault="003D306F" w:rsidP="00E17B2A">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB53A04" w14:textId="25BC0CA0" w:rsidR="00E03E02" w:rsidRDefault="00E03E02" w:rsidP="00E03E02">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the lump sum price and shall be full compensation for</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67A9">
+        <w:t xml:space="preserve"> all labour, equipment and material necessary to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provid</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67A9">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, install, servic</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67A9">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for the duration of the Contract and remov</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67A9">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="006F48ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">field office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> washroom trailer, as specified</w:t>
+      </w:r>
+      <w:r w:rsidR="000B105F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310D73B4" w14:textId="249D386D" w:rsidR="002D48D4" w:rsidRDefault="00E03E02" w:rsidP="00E03E02">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Payment shall be made on each payment certificate based on the value of Work completed to date as a percentage of the Contract Price.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03E02">
+        <w:t>The total amount paid under this item shall not exceed 100% of the lump sum price for this item</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247E640B" w14:textId="3E63BC84" w:rsidR="00E03E02" w:rsidRPr="00044993" w:rsidRDefault="00E03E02" w:rsidP="006F48ED">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the field office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>washroom trailer are not supplied</w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> completely equipped </w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t xml:space="preserve">by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C3A">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5699">
+        <w:t xml:space="preserve">ommencement </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35C3A">
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t xml:space="preserve">are not properly </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">serviced </w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t xml:space="preserve">for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00706C88">
+        <w:t xml:space="preserve">full </w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t>duration of the Contract</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, the Owner may reduce the amount paid under this item</w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00661A1D">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he amount of the reduction will be decided by the Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="002D48D4">
+        <w:t xml:space="preserve"> at its sole discretion</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20730395" w14:textId="79BF55A9" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNItemNo"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc38628630"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc381194593"/>
+      <w:r>
+        <w:t xml:space="preserve">Item G4 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Environmental Protection</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="009A388E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal / </w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>New Construction]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775D3A1A" w14:textId="7FD946FD" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8AE284" w14:textId="21229735" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This item is for the additional work required to maintain an environmentally safe workplace that is not specifically covered under any other item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470F9F33" w14:textId="3BC5FD06" w:rsidR="00DB5263" w:rsidRDefault="00DB5263" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">following </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph for renewal projects</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DA4BAC">
+        <w:t>Delete th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">in conjunction with </w:t>
+        <w:t>e following</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6E58">
-        <w:rPr>
-[...1867 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F6E58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Delete th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A">
+        <w:t>paragraph</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F6E58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>e following</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F6E58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00932294" w:rsidRPr="003F79C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008F6E58">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F79C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">enewal </w:t>
+      </w:r>
+      <w:r w:rsidR="00932294" w:rsidRPr="003F79C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00932294" w:rsidRPr="003F79C6">
+        <w:t>projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F79C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F79C6">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
-          <w:highlight w:val="green"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00932294" w:rsidRPr="003F79C6">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>The Contractor shall prepare a detailed Erosion and Sediment Control Plan (ESCP</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2717" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>) and submit to the Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2990" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for review </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2717" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2717" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>five (5) Working Days prior to the commencement of construction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A61DF" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>The Contractor’s ESCP is considered to be supplemental to the erosion and sediment control measures shown on the Drawings. The ESCP shall cover all phases of the Work including</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A1F" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>but not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="003B7A1F" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>installation, maintenance, transition between phases of structural and grading work,</w:t>
+      </w:r>
+      <w:r w:rsidR="00195124" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> winter shutdown period</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, removal of the environmental protection system, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01B12" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stabilization of stockpiled earth materials and disturbed areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4120D186" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>It is intended that the Work proposed be executed in such a manner that, to the fullest possible extent, minimizes any adverse effect on the natural environment of the project area. The environmental conditions of the Contract stated herein must be complied with in all respects. The Contractor shall ensure that all of its personnel are sufficiently instructed so that the Work is carried out in a manner consistent with minimizing environmental harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2312C6EA" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During the course of construction, the work area may consist of a milled roadway. The Contractor shall employ sufficient measures, such as lowering the catch basins to accommodate storm drainage as well as ensuring that the drainage flowing into the catch basins is filtered through appropriate devices, to ensure that sediment off the pulverized roadway does not enter the storm sewers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2265D28E" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall take all required precautions to avoid affecting the quality of water as it passes through the area and to prevent eroded material resulting from construction operations from entering streams, watercourses or private property. Appropriate sediment retention measures shall be incorporated into the Work to ensure that sediment discharge to watercourses adjacent to the working area is minimized. These measures may include sedimentation ponds to which pumped water or run-off is directed prior to discharge to the adjacent watercourse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374B595E" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall not permit any excavated materials or other material to be deposited in any watercourses except those indicated in the Contract Documents, such as rip rap or gabions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B0456F" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>General Restoration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6564AECE" w14:textId="632ECFA2" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Restoration shall not be undertaken as a final project task but shall be initiated as soon as backfilling, compaction and any other specified work activities have been completed, except as otherwise approved by </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252">
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6292FBDC" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0E335F" w14:textId="77777777" w:rsidR="00E247A1" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Payment shall be made at the lump sum price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0874CE26" w14:textId="2E876D3D" w:rsidR="00E247A1" w:rsidRPr="007E1AB1" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>projects</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003F79C6">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E1AB1">
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA4BAC">
-[...198 lines deleted...]
-      <w:r w:rsidRPr="007E1AB1">
+      <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>Delete</w:t>
+        <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00867C07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D52E3A">
+        <w:t xml:space="preserve"> for new construction projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">following </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00027A51">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD51DC2" w14:textId="15E05B30" w:rsidR="00CF5585" w:rsidRPr="00DA4BAC" w:rsidRDefault="00D93704" w:rsidP="00CF5585">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment shall be made on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price, or based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00886CD4" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2252" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s estimate of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">percentage of Work completed to date at a location, as applicable. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA08B8" w:rsidRPr="00DA4BAC">
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751E0166" w14:textId="2E07AB9A" w:rsidR="00E247A1" w:rsidRPr="00DA4BAC" w:rsidRDefault="00E247A1" w:rsidP="00E247A1">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+        <w:rPr>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>paragraph</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for new construction projects</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007E1AB1">
+        <w:t xml:space="preserve">Delete the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52E3A" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00DA4BAC">
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00867C07" w:rsidRPr="00DA4BAC">
+        <w:t>paragraph for renewal projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t xml:space="preserve">Delete the </w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2486C3EE" w14:textId="105702E2" w:rsidR="00E247A1" w:rsidRDefault="00E247A1" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Payment shall be made on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price. The total amount paid under this item shall not exceed 100% of the lump sum price for this item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E37876" w14:textId="71EAE79C" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc38628631"/>
       <w:bookmarkStart w:id="19" w:name="_Toc381194594"/>
       <w:commentRangeStart w:id="20"/>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Item G5</w:t>
       </w:r>
       <w:r w:rsidR="00F5020A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:commentRangeEnd w:id="20"/>
-      <w:r w:rsidR="000A431D">
+      <w:r w:rsidR="000A431D" w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Full Matrix Portable Variable Message Signs (PVMS)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -5561,51 +5944,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve">The Contractor is advised that up to </w:t>
       </w:r>
       <w:r w:rsidRPr="009B0483">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[number]</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve"> signs may be required at the same time</w:t>
       </w:r>
       <w:r w:rsidR="0072616E">
         <w:t xml:space="preserve"> for this Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738DF6B2" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
-        <w:lastRenderedPageBreak/>
         <w:t>The PVMS shall be a minimum of 1.2 m by 1.8 m in size, powered by solar energy and equipped with a functional, secure battery back-up system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283E0254" w14:textId="50669D41" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve">The PVMS shall remain in place and functional until completion of the </w:t>
       </w:r>
       <w:r w:rsidR="00B7058C">
         <w:t>activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve">, unless </w:t>
       </w:r>
       <w:r w:rsidR="006460CC">
         <w:t>indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve"> otherwise by the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
@@ -5734,50 +6116,51 @@
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>Sign message changes</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B8923B" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>Sign message change method (local access or remote access)</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACED50D" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
+        <w:lastRenderedPageBreak/>
         <w:t>Identifying information for remote access (username, source Internet Protocol (IP))</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD011B0" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>Any hardware errors or warning messages</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38436F18" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
@@ -5877,51 +6260,50 @@
     </w:p>
     <w:p w14:paraId="0A74A4D2" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>Error and warning messages such as low battery voltage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E3C683" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>Change user password</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38435F3B" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
-        <w:lastRenderedPageBreak/>
         <w:t>Historical message change details</w:t>
       </w:r>
       <w:r>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA92836" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>Message</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737867EC" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>User</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D37AD70" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets2"/>
@@ -6006,50 +6388,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Security Controls  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621A065D" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>The Contractor shall ensure that the following requirements are met and shall coordinate with the PVMS vendor, if and as applicable:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B731539" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
+        <w:lastRenderedPageBreak/>
         <w:t>All Wi-Fi and/or Bluetooth capabilities shall be deactivated</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2901F3B7" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>All default login passwords must be changed or disabled</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEF7C4F" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t>All PVMS software and firmware must be up to date prior to deployment</w:t>
       </w:r>
       <w:r>
@@ -6134,51 +6517,50 @@
     <w:p w14:paraId="284CBD97" w14:textId="62CA364F" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve">The Contractor shall coordinate the placement of the PVMS with the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231210E4" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="071EB5CD" w14:textId="7644CC70" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve">Measurement for payment shall be </w:t>
       </w:r>
       <w:r w:rsidR="00117BD5">
         <w:t>a count of each</w:t>
       </w:r>
       <w:r w:rsidR="00117BD5" w:rsidRPr="00DA3223">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t>sign utilized at the work location</w:t>
       </w:r>
       <w:r w:rsidR="00117BD5">
         <w:t>, multiplied by the number of months each sign</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve"> is in operation</w:t>
       </w:r>
@@ -6346,50 +6728,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t>taking into account obstructions and sight lines. The signs should be placed approaching construction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t xml:space="preserve">zone(s) and in the area(s) where the work is taking place. </w:t>
       </w:r>
       <w:r>
         <w:t>The s</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t>igns must be visible to the public.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45151074" w14:textId="77777777" w:rsidR="00F5020A" w:rsidRPr="009B6E49" w:rsidRDefault="00F5020A" w:rsidP="00F5020A">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="009B6E49">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The signs shall remain in place until completion of the Work, unless </w:t>
       </w:r>
       <w:r>
         <w:t>indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t xml:space="preserve"> otherwise by the Owner.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t>Upon completion of the Work, the Contractor shall remove the signs and return them to the Owner.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t>The Contractor shall arrange for pickup and return of the signs at 90 Bales Drive East, East Gwillimbury,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t xml:space="preserve">unless </w:t>
@@ -6453,78 +6836,79 @@
       </w:pPr>
       <w:r w:rsidRPr="009B6E49">
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6E49">
         <w:t>materials necessary to install, maintain and remove the signs as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0CE767" w14:textId="538EBF70" w:rsidR="00CF5585" w:rsidRPr="00DA3223" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc38628632"/>
       <w:commentRangeStart w:id="22"/>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Item G6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Lane Rental</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="009A388E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="22"/>
-      <w:r w:rsidR="004C3796">
+      <w:r w:rsidR="004C3796" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="22"/>
       </w:r>
       <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="009A388E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal – </w:t>
       </w:r>
       <w:r w:rsidR="007E1AB1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Under 500 m Length</w:t>
       </w:r>
       <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
@@ -6742,50 +7126,51 @@
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve"> will be the sole authority in determ</w:t>
       </w:r>
       <w:r>
         <w:t>ining when</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve"> lane rental charge</w:t>
       </w:r>
       <w:r>
         <w:t>s are</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve"> applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2768E25D" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC25A7">
+        <w:lastRenderedPageBreak/>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC0C38D" w14:textId="5089B641" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will track the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve">Lane Hours </w:t>
       </w:r>
       <w:r>
         <w:t>that the Contractor uses.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve"> When the number of Lane Hours used exceeds the number of Lane Hours in the Contractor’s Bid, lane rental charges will apply.</w:t>
       </w:r>
@@ -6807,51 +7192,50 @@
     <w:p w14:paraId="10FB5C73" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve">If the total of the assessed </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lane rental </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve">charges </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve"> less than the total price for the item, the Contractor will be paid the balance of the item, up to a maximum of 100 hours or $20,000.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161656AF" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC25A7">
-        <w:lastRenderedPageBreak/>
         <w:t>Example 1:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7208462C" w14:textId="460CADBF" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>Number of Lane Hours bid = 1</w:t>
       </w:r>
       <w:r w:rsidR="00DE17F2">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t>000 hours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4278F494" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00AC25A7">
         <w:t>Actual number of Lane Hours used = 950 hours</w:t>
@@ -6994,135 +7378,140 @@
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Item G6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Lane Rental</w:t>
       </w:r>
       <w:r w:rsidR="009A388E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="23"/>
-      <w:r w:rsidR="004C3796">
+      <w:r w:rsidR="004C3796" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009A388E">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Renewal / </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t xml:space="preserve">Renewal / </w:t>
+      </w:r>
+      <w:r w:rsidR="009A388E" w:rsidRPr="00027A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>New Construction]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A43813" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC25A7">
         <w:t>General</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C07FA68" w14:textId="4E21B108" w:rsidR="00CF5585" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC25A7">
         <w:t>The objective of this item is to encourage the Contractor to decrease the impact of construction on road users. Lane rental charges will be assessed for the time, in hours, that the Contractor closes lanes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to traffic</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7C84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lane Hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC25A7">
         <w:t xml:space="preserve">”). For the purpose of this item, a lane closure means the closure of a traffic </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">lane, or part thereof, and for greater clarity, means that through the installation of a traffic control setup, in accordance with Book 7, traffic needs to move to another lane. This does not include short term closures for 30 minutes or less for delivery of materials and Very Short Duration Work for 30 minutes or less as per Book 7, unless these exceptions are used inappropriately by the Contractor as determined by the </w:t>
+        <w:t xml:space="preserve">lane, or part thereof, and for greater clarity, means that through the installation of a traffic control setup, in accordance with Book 7, traffic needs to move to another lane. This does not include short term closures for 30 minutes or less for delivery of </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">materials and Very Short Duration Work for 30 minutes or less as per Book 7, unless these exceptions are used inappropriately by the Contractor as determined by the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at its sole discretion. The Contractor shall only close traffic lanes during the hours specified in the Supplementary Conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691E48E3" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00E23DFA" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00E23DFA">
         <w:t>Lane Hours will be measured for each hour, or part thereof, that a lane, or part thereof, is closed to traffic, and will be rounded up to the nearest hour. For example, two (2) traffic lanes closed for 10 hours will total 20 Lane Hours (10 Lane Hours per lane).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DF15E4" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00E23DFA" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00E23DFA">
-        <w:lastRenderedPageBreak/>
         <w:t>Lane Rental Charges</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E57951D" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00AC25A7" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00E23DFA">
         <w:t>The following lane rental rate will apply per lane, or part thereof, closed per hour, or part thereof:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2770"/>
         <w:gridCol w:w="3970"/>
         <w:gridCol w:w="2252"/>
       </w:tblGrid>
@@ -7526,50 +7915,51 @@
     <w:p w14:paraId="01AAAE78" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
         <w:t>If the total of the assessed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lane rental</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve"> charges </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve"> less than the total price for the item, the Contractor will be paid the balance of the item, up to a maximum of 100 hours or $20,000.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF3DACF" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
+        <w:lastRenderedPageBreak/>
         <w:t>Example 1:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251DE6EF" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve">Number of </w:t>
       </w:r>
       <w:r>
         <w:t>Lane Hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve"> bid = 100 hours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07311DFC" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve">Actual number of </w:t>
@@ -7758,51 +8148,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: Positive amounts owed to the Contractor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="00C47463">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>be paid up to a maximum of $20,000.00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7346CE92" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
-        <w:lastRenderedPageBreak/>
         <w:t>Example 2:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6FA7BA" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve">Number of </w:t>
       </w:r>
       <w:r>
         <w:t>Lane Hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve"> bid = 100 hours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8291F8" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C47463" w:rsidRDefault="00CF5585" w:rsidP="00CF5585">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="00C47463">
         <w:t xml:space="preserve">Actual number of </w:t>
@@ -8028,162 +8417,208 @@
         <w:tab/>
         <w:t xml:space="preserve">Paid Duty Police </w:t>
       </w:r>
       <w:r w:rsidRPr="003B0ABA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>(Cash Allowance)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[New Construction]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524309E0" w14:textId="20D4A5DC" w:rsidR="004B2252" w:rsidRDefault="004B2252" w:rsidP="004B2252">
+    <w:p w14:paraId="524309E0" w14:textId="3A3D0B53" w:rsidR="004B2252" w:rsidRDefault="004B2252" w:rsidP="004B2252">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Under this item, the Contractor shall provide and pay for p</w:t>
       </w:r>
       <w:r w:rsidR="00B40457">
         <w:t>aid</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> duty police officers with a police </w:t>
+        <w:t xml:space="preserve"> duty police officers with a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB34A8">
+        <w:t xml:space="preserve">marked </w:t>
       </w:r>
       <w:r w:rsidR="00B40457">
         <w:t>cruiser(s)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED3893">
         <w:t xml:space="preserve">when required </w:t>
       </w:r>
       <w:r>
         <w:t>during construction</w:t>
       </w:r>
       <w:r w:rsidR="009F5734">
         <w:t xml:space="preserve"> and when </w:t>
       </w:r>
       <w:r w:rsidR="009F5734" w:rsidRPr="00044993">
         <w:t xml:space="preserve">authorized in advance by </w:t>
       </w:r>
       <w:r w:rsidR="009F5734">
         <w:t>the Owner</w:t>
       </w:r>
       <w:r w:rsidR="002558A6">
         <w:t xml:space="preserve"> in writing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DB1107" w14:textId="3B1D12E7" w:rsidR="004B2252" w:rsidRDefault="004B2252" w:rsidP="004B2252">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="27DB1107" w14:textId="52E847A4" w:rsidR="004B2252" w:rsidRDefault="004B2252" w:rsidP="004B2252">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B40457">
         <w:t>aid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> duty police officers shall be utilized at signalized intersections or other traffic restriction locations during the set-up of the traffic control for construction stages, as required by the Contractor’s construction operations, the </w:t>
       </w:r>
       <w:r w:rsidR="000428C1" w:rsidRPr="000428C1">
         <w:t>Ontario Traffic Manual – Book 7 (latest edition)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E772C">
         <w:t>and when</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957F9E">
         <w:t>indicated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="000914C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Paid duty officers are required to be out of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D2FB0">
+        <w:t xml:space="preserve">Paid duty </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">their </w:t>
+        <w:t xml:space="preserve">police </w:t>
       </w:r>
       <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">police cruisers </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006661B7">
+        <w:t xml:space="preserve">officers are required to be out of </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2FB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>when present on Site</w:t>
+        <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>cruiser</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6C59">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006661B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>when present on Site</w:t>
+      </w:r>
+      <w:r w:rsidR="000914C3" w:rsidRPr="000914C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36AFC757" w14:textId="0D7EF624" w:rsidR="004B2252" w:rsidRDefault="004B2252" w:rsidP="004B2252">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The actual hours of required </w:t>
       </w:r>
       <w:r w:rsidR="007E772C">
         <w:t xml:space="preserve">paid duty police </w:t>
       </w:r>
       <w:r>
         <w:t>will be determined by actual traffic and construction staging conditions and through discussions between the Owner, the Contractor and the police, in response to Site-specific problems and the requirements of the Ontario Traffic Manual – Book 7</w:t>
       </w:r>
       <w:r w:rsidR="007E772C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E772C" w:rsidRPr="000428C1">
         <w:t>(latest edition)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
@@ -8223,51 +8658,50 @@
       </w:r>
       <w:r w:rsidR="00B3639C">
         <w:t xml:space="preserve">for the paid duty police services </w:t>
       </w:r>
       <w:r w:rsidR="00B3639C" w:rsidRPr="00B3639C">
         <w:t xml:space="preserve">provided, without any markup or additional fees. Under no circumstances shall the Contractor be entitled to payment in excess of payments actually made to </w:t>
       </w:r>
       <w:r w:rsidR="00B3639C">
         <w:t>York Regional Police</w:t>
       </w:r>
       <w:r w:rsidR="00B3639C" w:rsidRPr="00B3639C">
         <w:t xml:space="preserve">, as substantiated by paid invoices.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9B03C2" w14:textId="28E771BD" w:rsidR="00DC7D70" w:rsidRPr="001318E5" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB377D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Item G8</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB377D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Critical Path Schedule</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[New Construction]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015B8E08" w14:textId="2E2EB241" w:rsidR="00092D11" w:rsidRPr="009F1A2B" w:rsidRDefault="00092D11" w:rsidP="00092D11">
       <w:pPr>
@@ -8507,50 +8941,51 @@
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05586">
         <w:t xml:space="preserve">prior to the commencement of </w:t>
       </w:r>
       <w:r>
         <w:t>construction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDB4DAD" w14:textId="77777777" w:rsidR="002F101F" w:rsidRPr="00DA3223" w:rsidRDefault="002F101F" w:rsidP="002F101F">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3FA2FE" w14:textId="499D3DB8" w:rsidR="002F101F" w:rsidRDefault="002F101F" w:rsidP="002F101F">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA3223">
         <w:t xml:space="preserve">Measurement for payment shall be per </w:t>
       </w:r>
       <w:r w:rsidR="00E8407F">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t>ay </w:t>
       </w:r>
       <w:r>
         <w:t>of vibration monitoring</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793B803A" w14:textId="02BC65FB" w:rsidR="00AA1172" w:rsidRDefault="00AA1172" w:rsidP="00AA1172">
       <w:pPr>
@@ -8647,55 +9082,51 @@
       </w:r>
       <w:r w:rsidR="00D06F9A">
         <w:t xml:space="preserve">(4) </w:t>
       </w:r>
       <w:r>
         <w:t>perspectives to capture the progress of the entire Site. The imagery shall be available to view online.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1114CE9D" w14:textId="2EB0276B" w:rsidR="00CF0907" w:rsidRDefault="00CF0907" w:rsidP="00262F3C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Internet</w:t>
       </w:r>
       <w:r w:rsidR="00D06F9A">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">based online service shall be employed to allow online access and download of the imagery. The service shall be available for the </w:t>
       </w:r>
       <w:r w:rsidR="00D06F9A">
         <w:t xml:space="preserve">duration </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">of the Contract and shall allow the </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">viewing of </w:t>
+        <w:t xml:space="preserve">of the Contract and shall allow the viewing of </w:t>
       </w:r>
       <w:r w:rsidR="001B4785">
         <w:t>high-definition</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> digital still images of the </w:t>
       </w:r>
       <w:r w:rsidR="00D06F9A">
         <w:t xml:space="preserve">Work </w:t>
       </w:r>
       <w:r>
         <w:t>via a secure password protected website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66470DF6" w14:textId="5D949785" w:rsidR="00CF0907" w:rsidRDefault="00CF0907" w:rsidP="00262F3C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall ensure that images are maintained on an internet-based server for the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
@@ -8826,50 +9257,51 @@
       </w:r>
       <w:r w:rsidR="00CF0907">
         <w:t xml:space="preserve"> the supply, installation</w:t>
       </w:r>
       <w:r w:rsidR="00AE7E52">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00CF0907">
         <w:t xml:space="preserve"> maintenance of the hardware by the Contractor or others and the service contract with a company to provide services to record and store the imagery on behalf of the </w:t>
       </w:r>
       <w:r w:rsidR="004B2252">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00CF0907">
         <w:t xml:space="preserve"> the online capture, storage, access and compilation of digital imagery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6970B4A5" w14:textId="77777777" w:rsidR="00262F3C" w:rsidRPr="00044993" w:rsidRDefault="00262F3C" w:rsidP="00262F3C">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00044993">
+        <w:lastRenderedPageBreak/>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19163E25" w14:textId="21A68C42" w:rsidR="00CF0907" w:rsidRDefault="00CF0907" w:rsidP="00C746A3">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Payment from the cash allowance</w:t>
       </w:r>
       <w:r w:rsidR="00C746A3">
         <w:t xml:space="preserve"> will be made</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> based on </w:t>
       </w:r>
       <w:r w:rsidR="00C746A3">
         <w:t>paid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> invoices from the camera service provider </w:t>
       </w:r>
       <w:r w:rsidR="00C746A3">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
@@ -8993,51 +9425,50 @@
       </w:r>
       <w:r w:rsidR="009F39EB">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Red-Line Drawings. The Contractor shall mark</w:t>
       </w:r>
       <w:r w:rsidR="009F39EB">
         <w:t>, on the Drawing set,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> all changes as the Work progresses and as changes occur</w:t>
       </w:r>
       <w:r w:rsidR="003550F7">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including Change Orders. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4823E1EB" w14:textId="12722F59" w:rsidR="00DC7D70" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>On a weekly basis, the Contractor shall transfer all “As-Built” information to the Drawings, revising the Drawings to show all Work as it is actually installed and</w:t>
       </w:r>
       <w:r w:rsidR="007A63AD">
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on-</w:t>
       </w:r>
       <w:r w:rsidR="003550F7">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ite changes </w:t>
       </w:r>
       <w:r w:rsidR="007A63AD">
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the original </w:t>
       </w:r>
       <w:r w:rsidR="009F39EB">
         <w:t>Contract D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ocuments. </w:t>
@@ -9299,63 +9730,70 @@
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changes made by </w:t>
       </w:r>
       <w:r w:rsidR="00A50426">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ddenda and </w:t>
       </w:r>
       <w:r w:rsidR="00A50426">
         <w:t>field orders</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A50426">
         <w:t>work change directives</w:t>
       </w:r>
       <w:r>
         <w:t>, Change Orders, including their references</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FBD351" w14:textId="77777777" w:rsidR="00DC7D70" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
+    <w:p w14:paraId="29FBD351" w14:textId="5EB44E71" w:rsidR="00DC7D70" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="005C1682">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Format:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> hard copy and PDF. </w:t>
+        <w:t xml:space="preserve"> hard copy and </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4D23">
+        <w:t xml:space="preserve">scanned drawings in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">PDF. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE687CB" w14:textId="77777777" w:rsidR="00DC7D70" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quality Assurance </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F44784" w14:textId="1847C728" w:rsidR="00DC7D70" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall assign the responsibility for maintenance of the Red-Line Drawings to one </w:t>
       </w:r>
       <w:r w:rsidR="000646AC">
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidR="00634B11">
         <w:t>member of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Contractor's staff. </w:t>
@@ -9393,55 +9831,51 @@
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="008B2E59">
         <w:t>The Contractor shall submit Red-Line Drawings to the Owner within 10 Working Days</w:t>
       </w:r>
       <w:r w:rsidR="00FD196E">
         <w:t xml:space="preserve"> following the date</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2E59">
         <w:t xml:space="preserve"> of Substantial Performance</w:t>
       </w:r>
       <w:r w:rsidR="00FD196E">
         <w:t xml:space="preserve"> of the Contract</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2E59">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC7D70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005373A0">
         <w:t>The Contractor shall d</w:t>
       </w:r>
       <w:r w:rsidR="005373A0" w:rsidRPr="005373A0">
-        <w:t xml:space="preserve">ocument and submit </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">any changes to the </w:t>
+        <w:t xml:space="preserve">ocument and submit any changes to the </w:t>
       </w:r>
       <w:r w:rsidR="005373A0">
         <w:t xml:space="preserve">Red-Line Drawings </w:t>
       </w:r>
       <w:r w:rsidR="005373A0" w:rsidRPr="005373A0">
         <w:t>resulting from Work performed after Substantial Performance</w:t>
       </w:r>
       <w:r w:rsidR="00FD196E">
         <w:t xml:space="preserve"> of the Contract</w:t>
       </w:r>
       <w:r w:rsidR="005373A0">
         <w:t xml:space="preserve"> and shall submit the updates</w:t>
       </w:r>
       <w:r w:rsidR="00FD196E">
         <w:t xml:space="preserve"> to the Owner</w:t>
       </w:r>
       <w:r w:rsidR="005373A0">
         <w:t xml:space="preserve"> within 10 Working Days </w:t>
       </w:r>
       <w:r w:rsidR="00FD196E">
         <w:t xml:space="preserve">following the date </w:t>
       </w:r>
       <w:r w:rsidR="005373A0">
         <w:t>of Total Performance</w:t>
       </w:r>
@@ -9760,50 +10194,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">actor requests flagging services for a period of construction activity that is less than four (4) hours in duration, unless the activity cannot be combined or scheduled with other activities within the </w:t>
       </w:r>
       <w:r w:rsidR="00142AEF">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>ail</w:t>
       </w:r>
       <w:r w:rsidR="001634C4">
         <w:t>way</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> corridor</w:t>
       </w:r>
       <w:r w:rsidR="00E47377">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B26B22" w14:textId="7368C5DD" w:rsidR="00BE58F8" w:rsidRDefault="00BE58F8" w:rsidP="00BE58F8">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contactor requests flagging services for a period when it has limited staff and equipment available to perform work within the </w:t>
       </w:r>
       <w:r w:rsidR="00142AEF">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>ail</w:t>
       </w:r>
       <w:r w:rsidR="001634C4">
         <w:t>way</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> corridor. A minimum of four (4) construction staff, including labourers, carpenters, forem</w:t>
       </w:r>
       <w:r w:rsidR="00552B26">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">n, equipment operators, and/or truck drivers, shall be working when flagging services are being provided, unless fewer than four (4) construction staff are required to perform the construction activity and the activity cannot be combined or scheduled with other activities within the </w:t>
       </w:r>
       <w:r w:rsidR="00142AEF">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t>ail</w:t>
@@ -9945,51 +10380,50 @@
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>KC</w:t>
       </w:r>
       <w:r w:rsidR="00E53B9B" w:rsidRPr="008B3FB9">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rail]</w:t>
       </w:r>
       <w:r w:rsidR="00E53B9B" w:rsidRPr="00C746A3">
         <w:t>, as substantiated by paid invoices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B71403" w14:textId="4D77DCA6" w:rsidR="00DC7D70" w:rsidRPr="001318E5" w:rsidRDefault="00DC7D70" w:rsidP="00DC7D70">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001318E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Item G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="001318E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Maintain 911 Address Tabs </w:t>
       </w:r>
       <w:r w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -10256,50 +10690,51 @@
       </w:r>
       <w:r w:rsidR="002558A6">
         <w:t xml:space="preserve"> as reference documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD30A8">
         <w:t xml:space="preserve"> for information purposes</w:t>
       </w:r>
       <w:r w:rsidR="00E22BD6">
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD30A8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7BEABD" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[Surface Water Report] dated [month, day, year] by [consultant name]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5419D43C" w14:textId="36F8C030" w:rsidR="006E2CE0" w:rsidRPr="002756DC" w:rsidRDefault="006E2CE0" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Other relevant reports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE96199" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="009534A5" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="009534A5">
         <w:t>Permits</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2C0D">
@@ -10351,54 +10786,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="205788AE" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="00DC2C0E" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="26"/>
       <w:r w:rsidRPr="00DC2C0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>List all permits related to this work</w:t>
       </w:r>
       <w:commentRangeEnd w:id="26"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC2C0E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:commentReference w:id="26"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C9B5A6" w14:textId="14E3AFA4" w:rsidR="00DA642F" w:rsidRDefault="00DA642F" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA642F">
         <w:t xml:space="preserve">The Contractor shall adhere to </w:t>
       </w:r>
       <w:r w:rsidR="00C31D88">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA642F">
         <w:t xml:space="preserve">conditions </w:t>
       </w:r>
       <w:r w:rsidR="00C31D88">
         <w:t xml:space="preserve">stipulated </w:t>
       </w:r>
       <w:r w:rsidR="0077732B">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA642F">
         <w:t xml:space="preserve"> O. Reg. 387/04 (Water Taking and Transfer) </w:t>
@@ -10417,51 +10856,50 @@
         <w:t xml:space="preserve">Ontario </w:t>
       </w:r>
       <w:r w:rsidR="00B7769F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Water Resources</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04435">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA642F">
         <w:t xml:space="preserve"> for all flow transfer/water diversion activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C41EB9F" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="000A2C0D" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="000A2C0D">
-        <w:lastRenderedPageBreak/>
         <w:t>Flow</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2C0D">
         <w:t xml:space="preserve"> System</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F8E20A" w14:textId="727443E2" w:rsidR="003C4E5C" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor shall design a flow transfer system to ensure </w:t>
       </w:r>
       <w:r w:rsidRPr="0010498F">
         <w:t>surface water</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> flows are maintained and diverted around the work area to permit construction in the dry at the location(s) shown on the Drawings. The flow transfer system scheme depicted on the Drawings is a schematic only and shall be viewed as a minimum requirement.</w:t>
       </w:r>
@@ -10606,51 +11044,52 @@
     </w:p>
     <w:p w14:paraId="533A4C3B" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="004E7F33" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004E7F33">
         <w:t xml:space="preserve">Temporary diversion channel shall be lined with </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F33">
         <w:t>iverstone</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:commentRangeStart w:id="27"/>
       <w:r>
         <w:t>specified on the Drawings</w:t>
       </w:r>
       <w:commentRangeEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="27"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8B5177" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="004E7F33" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall immediately stop a</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F33">
         <w:t xml:space="preserve">ny fish breach or system </w:t>
       </w:r>
       <w:r>
@@ -10696,50 +11135,51 @@
     <w:p w14:paraId="2DE210DD" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="004E7F33" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="004E7F33">
         <w:t>The new channel section shall be surveyed prior to flow transfer, with careful attention to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F33">
         <w:t>the transitions, to ensure they have been constructed as designed and to ensure that the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7F33">
         <w:t>design matches the field conditions as intended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54ADB910" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00E656EC">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall submit the working drawings for the proposed flow transfer system to the Owner for review. Final working drawings, including bypass pumping/flume size and type, shall be sealed by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E656EC">
         <w:t xml:space="preserve">Professional Engineer or </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E656EC">
         <w:t>Professional Geoscientist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A17F4B" w14:textId="0C185E72" w:rsidR="003C4E5C" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fish stranded within the work area/watercourse to be isolated by a cofferdam, or other flow diversion method, shall be captured and released alive in a suitable habitat downstream under the supervision of a qualified fisheries biologist. The Contractor shall be responsible for retaining the services of a qualified fisheries biologist (see </w:t>
       </w:r>
       <w:r w:rsidRPr="009534A5">
         <w:rPr>
           <w:highlight w:val="cyan"/>
@@ -10779,51 +11219,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> – Fish Rescue</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799D29F9" w14:textId="77777777" w:rsidR="003C4E5C" w:rsidRPr="00CB3AF8" w:rsidRDefault="003C4E5C" w:rsidP="003C4E5C">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB3AF8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">*Section 38 of the federal </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB3AF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fisheries Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB3AF8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (R.S.C., 1985, c. F-14) sets out a series of obligations for persons responsible for works, undertakings or activities that lead to occurrences which result in the death of fish or the harmful alteration, disruption or destruction of fish habitat. There is a duty to notify an inspector, a fishery officer, a fishery guardian or other person prescribed by regulations when the death of fish or the harmful alteration, disruption or destruction of fish habitat occurs that is not authorized under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB3AF8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -11068,84 +11507,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The total amount paid under this item shall not exceed 100% of the lump sum price for th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>is item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7963647F" w14:textId="20AECE6F" w:rsidR="00530597" w:rsidRDefault="00530597" w:rsidP="00530597">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001318E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Item G</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="001318E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="28"/>
       <w:r w:rsidR="005F0BC4" w:rsidRPr="00530597">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Groundwater Dewatering System</w:t>
       </w:r>
       <w:r w:rsidR="005F0BC4" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="28"/>
-      <w:r w:rsidR="003509BB">
+      <w:r w:rsidR="003509BB" w:rsidRPr="00027A51">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="28"/>
       </w:r>
       <w:r w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Renewal / </w:t>
       </w:r>
       <w:r w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>New Construction]</w:t>
       </w:r>
     </w:p>
@@ -11214,78 +11656,79 @@
       <w:r w:rsidR="002558A6">
         <w:t xml:space="preserve"> as reference documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD30A8">
         <w:t xml:space="preserve"> for information purposes</w:t>
       </w:r>
       <w:r w:rsidR="00E22BD6">
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD30A8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6F1D3B" w14:textId="2F30D581" w:rsidR="00704C39" w:rsidRPr="00F04435" w:rsidRDefault="00AE0016" w:rsidP="00704C39">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Hlk171515002"/>
       <w:r w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:commentRangeStart w:id="31"/>
       <w:r w:rsidR="00704C39" w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Hydrogeological Assessment Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00704C39" w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:commentRangeEnd w:id="31"/>
-      <w:r w:rsidR="004C3796">
+      <w:r w:rsidR="004C3796" w:rsidRPr="00F04435">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:commentReference w:id="31"/>
       </w:r>
       <w:r w:rsidR="003E4352" w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">dated </w:t>
       </w:r>
       <w:r w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[month, day, year]</w:t>
       </w:r>
       <w:r w:rsidR="003E4352" w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> prepared </w:t>
       </w:r>
       <w:r w:rsidR="00704C39" w:rsidRPr="00F04435">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
@@ -11447,54 +11890,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="339823F3" w14:textId="52717D3E" w:rsidR="00DC2C0E" w:rsidRPr="00DC2C0E" w:rsidRDefault="00DC2C0E" w:rsidP="00DC2C0E">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="32"/>
       <w:r w:rsidRPr="00DC2C0E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>List all permits related to this work</w:t>
       </w:r>
       <w:commentRangeEnd w:id="32"/>
-      <w:r w:rsidR="004C3796">
+      <w:r w:rsidR="004C3796" w:rsidRPr="00DC2C0E">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
         </w:rPr>
         <w:commentReference w:id="32"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68537348" w14:textId="49648F25" w:rsidR="007E4D72" w:rsidRPr="007E4D72" w:rsidRDefault="007E4D72" w:rsidP="00521DAF">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E1AB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -11773,51 +12220,52 @@
       <w:r w:rsidR="00AF6CE0" w:rsidRPr="00DA4BAC">
         <w:t>liters per D</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BAC">
         <w:t>ay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is expected </w:t>
       </w:r>
       <w:r w:rsidR="00EA29FD">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00EA29FD" w:rsidRPr="00964928">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>[duration]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="34"/>
       <w:r w:rsidR="004C3796">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="34"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BCCF47" w14:textId="56CF948C" w:rsidR="00521DAF" w:rsidRPr="00C66D10" w:rsidRDefault="00521DAF" w:rsidP="0055685E">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBold"/>
       </w:pPr>
       <w:r w:rsidRPr="00C66D10">
         <w:t>517.0</w:t>
       </w:r>
       <w:r w:rsidR="00A85E2D" w:rsidRPr="00C66D10">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D10">
         <w:t xml:space="preserve">.02 Submission Requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>is amended by the addition of the following:</w:t>
       </w:r>
     </w:p>
@@ -11871,50 +12319,51 @@
         <w:pStyle w:val="TRNNormalBold"/>
       </w:pPr>
       <w:r w:rsidRPr="00C66D10">
         <w:t>517.07.0</w:t>
       </w:r>
       <w:r w:rsidR="000A4797" w:rsidRPr="00C66D10">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D10">
         <w:t xml:space="preserve"> Dewatering System </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D10">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>is amended by the addition of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773EBA8D" w14:textId="0D00F0C4" w:rsidR="00521DAF" w:rsidRDefault="00521DAF" w:rsidP="00B07C8C">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00C66D10">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All pumps, piping and metering equipment shall be protected from freezing by any means necessary, including heat tracing, insulation and/or enclosures to the satisfaction of the </w:t>
       </w:r>
       <w:r w:rsidR="00C53024" w:rsidRPr="00C66D10">
         <w:t>Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D10">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE62E91" w14:textId="1CAE4FDD" w:rsidR="00017BAE" w:rsidRPr="00017BAE" w:rsidRDefault="009B6D79" w:rsidP="00017BAE">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBold"/>
       </w:pPr>
       <w:r w:rsidRPr="00C66D10">
         <w:t>517.07.0</w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66D10">
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ischarge of Water </w:t>
       </w:r>
@@ -11978,51 +12427,50 @@
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Discharge to Natural Environment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66FDC0E9" w14:textId="568895C1" w:rsidR="009534A5" w:rsidRDefault="009534A5" w:rsidP="00A33FE9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Contractor shall comply with permit requirements of the </w:t>
       </w:r>
       <w:r w:rsidR="00B07C8C" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>Conservation Authority</w:t>
       </w:r>
       <w:r w:rsidR="00B07C8C" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">, and any other </w:t>
@@ -12124,51 +12572,54 @@
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Discharge to Region</w:t>
       </w:r>
       <w:r w:rsidR="002558A6" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sewers </w:t>
       </w:r>
       <w:commentRangeEnd w:id="36"/>
       <w:r w:rsidR="000915C2" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:commentReference w:id="36"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="59840CAC" w14:textId="6315C0D6" w:rsidR="009534A5" w:rsidRPr="00DA4BAC" w:rsidRDefault="009534A5" w:rsidP="009534A5">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">The Owner has obtained </w:t>
       </w:r>
       <w:r w:rsidR="00017BAE" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">internal </w:t>
       </w:r>
@@ -12466,51 +12917,54 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17B90500" w14:textId="1B039E1A" w:rsidR="009534A5" w:rsidRPr="00DA4BAC" w:rsidRDefault="009534A5" w:rsidP="009534A5">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="37"/>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Discharge to Local Municipality Sewers </w:t>
       </w:r>
       <w:commentRangeEnd w:id="37"/>
       <w:r w:rsidR="000915C2" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:commentReference w:id="37"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="30019A5B" w14:textId="47418C69" w:rsidR="009534A5" w:rsidRDefault="009534A5" w:rsidP="009534A5">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>The Owner has obtained</w:t>
       </w:r>
       <w:r w:rsidR="00B07C8C" w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>, or is in the process of obtaining,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA4BAC">
         <w:rPr>
           <w:highlight w:val="green"/>
@@ -12691,50 +13145,51 @@
       </w:pPr>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00521DAF">
         <w:t xml:space="preserve">% of the lump sum price upon satisfactory installation </w:t>
       </w:r>
       <w:r w:rsidR="00C776F6" w:rsidRPr="003C284F">
         <w:t>of the dewatering</w:t>
       </w:r>
       <w:r w:rsidR="00C776F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C776F6" w:rsidRPr="003C284F">
         <w:t>and discharge system</w:t>
       </w:r>
       <w:r w:rsidR="00C776F6">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A76859D" w14:textId="244B4D42" w:rsidR="00FD37BB" w:rsidRDefault="00FD37BB" w:rsidP="00F61508">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C811D6">
         <w:t xml:space="preserve">0% of the lump sum price upon satisfactory </w:t>
       </w:r>
       <w:r w:rsidR="00521DAF">
         <w:t xml:space="preserve">operation </w:t>
       </w:r>
       <w:r w:rsidR="00C776F6" w:rsidRPr="003C284F">
         <w:t>of the dewatering</w:t>
       </w:r>
       <w:r w:rsidR="00C776F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C776F6" w:rsidRPr="003C284F">
         <w:t>and discharge system</w:t>
       </w:r>
       <w:r w:rsidR="00C776F6">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, prorated </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD37BB">
         <w:t xml:space="preserve">on each payment certificate based on the value of the Work completed to date as a percentage of the Contract Price </w:t>
@@ -12784,51 +13239,50 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00530597">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> item.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="1B14D613" w14:textId="55962313" w:rsidR="00E65BEA" w:rsidRPr="001318E5" w:rsidRDefault="00E65BEA" w:rsidP="00E65BEA">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E3950">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Item G1</w:t>
       </w:r>
       <w:r w:rsidR="000B2672">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004E3950">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fish Rescue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00027A51">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -12914,56 +13368,84 @@
       <w:r w:rsidRPr="003709D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>five (5) years</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B81604">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>related work experience;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BB6837" w14:textId="77777777" w:rsidR="00653E8B" w:rsidRDefault="00653E8B" w:rsidP="00653E8B">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
       </w:pPr>
       <w:r>
         <w:t>Experience in the application of fish and fish habitat mitigation measures; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4499BE54" w14:textId="77777777" w:rsidR="00653E8B" w:rsidRPr="00E65BEA" w:rsidRDefault="00653E8B" w:rsidP="00653E8B">
+    <w:p w14:paraId="4499BE54" w14:textId="77777777" w:rsidR="00653E8B" w:rsidRDefault="00653E8B" w:rsidP="004D6C59">
       <w:pPr>
         <w:pStyle w:val="TRNNormalBullets"/>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Demonstrated knowledge of federal and provincial legislation, policies and procedures for fish and fish habitat in Ontario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EA3391" w14:textId="3CC6F36C" w:rsidR="005468C3" w:rsidRPr="00E65BEA" w:rsidRDefault="0026329C" w:rsidP="0026329C">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalBullets"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026329C">
+        <w:t>The Owner reserves the right to verify the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> qualifications and experience of the aquatic biologist prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A516A1">
+        <w:t xml:space="preserve">the commencement of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83CE6">
+        <w:t xml:space="preserve">fish rescue </w:t>
+      </w:r>
+      <w:r w:rsidR="00A516A1">
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ABB8889" w14:textId="30D4749A" w:rsidR="00653E8B" w:rsidRDefault="00653E8B" w:rsidP="002C4A9F">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall obtain</w:t>
       </w:r>
       <w:r w:rsidR="00260F11">
         <w:t>, at its own expense,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidRPr="002C4A9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>License to Collect Fish for Scientific Purposes</w:t>
       </w:r>
       <w:r w:rsidR="003709D1" w:rsidRPr="003709D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13089,67 +13571,68 @@
       </w:r>
       <w:r w:rsidR="007E6DF2">
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> fish rescue work</w:t>
       </w:r>
       <w:r w:rsidR="007E6DF2">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00BA4705">
         <w:t>performed</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3223">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE6519" w14:textId="77777777" w:rsidR="009F4030" w:rsidRDefault="009F4030" w:rsidP="009F4030">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00392B81" w14:textId="77777777" w:rsidR="009F4030" w:rsidRDefault="009F4030" w:rsidP="009F4030">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7FC9D6" w14:textId="0FA2D63C" w:rsidR="005C0E02" w:rsidRPr="008663F1" w:rsidRDefault="005C0E02" w:rsidP="008663F1">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="005C0E02" w:rsidRPr="008663F1" w:rsidSect="00827159">
+    <w:p w14:paraId="3574F00A" w14:textId="5E452476" w:rsidR="00DF1A6E" w:rsidRPr="008663F1" w:rsidRDefault="00DF1A6E" w:rsidP="008663F1">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DF1A6E" w:rsidRPr="008663F1" w:rsidSect="00827159">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="2" w:author="Instructions" w:date="2024-08-13T12:07:00Z" w:initials="I">
     <w:p w14:paraId="2E2C66AD" w14:textId="77777777" w:rsidR="00B065DC" w:rsidRDefault="004C3796" w:rsidP="00B065DC">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13913,80 +14396,80 @@
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="22C9865F" w16cid:durableId="2A65CB17"/>
   <w16cid:commentId w16cid:paraId="606D7256" w16cid:durableId="2A65CB34"/>
   <w16cid:commentId w16cid:paraId="6A0C2CBA" w16cid:durableId="2A65CB5A"/>
   <w16cid:commentId w16cid:paraId="23590EE8" w16cid:durableId="2A65CB70"/>
   <w16cid:commentId w16cid:paraId="1BA3A03D" w16cid:durableId="2A65CB81"/>
   <w16cid:commentId w16cid:paraId="4FED9B63" w16cid:durableId="46885C71"/>
   <w16cid:commentId w16cid:paraId="047D3B03" w16cid:durableId="6E32C56D"/>
   <w16cid:commentId w16cid:paraId="4659C00A" w16cid:durableId="653008EE"/>
   <w16cid:commentId w16cid:paraId="0C7DEBA6" w16cid:durableId="2A65CBC5"/>
   <w16cid:commentId w16cid:paraId="53A2EDE2" w16cid:durableId="2A65CBDA"/>
   <w16cid:commentId w16cid:paraId="79C93F81" w16cid:durableId="2A71C3BF"/>
   <w16cid:commentId w16cid:paraId="33E1E09B" w16cid:durableId="2A71C3B8"/>
   <w16cid:commentId w16cid:paraId="1AC8865D" w16cid:durableId="2A72F595"/>
   <w16cid:commentId w16cid:paraId="4F585FB9" w16cid:durableId="2A65CC0A"/>
   <w16cid:commentId w16cid:paraId="4E0102C5" w16cid:durableId="2A65CC27"/>
   <w16cid:commentId w16cid:paraId="002DBED1" w16cid:durableId="2A65CD00"/>
   <w16cid:commentId w16cid:paraId="34A868C0" w16cid:durableId="6EB09C0B"/>
   <w16cid:commentId w16cid:paraId="0BB7E131" w16cid:durableId="31C755D0"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70DABB2B" w14:textId="77777777" w:rsidR="001322A2" w:rsidRDefault="001322A2" w:rsidP="001322A2">
+    <w:p w14:paraId="2B75ADEB" w14:textId="77777777" w:rsidR="00AF38B0" w:rsidRDefault="00AF38B0" w:rsidP="001322A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D7896E2" w14:textId="77777777" w:rsidR="001322A2" w:rsidRDefault="001322A2" w:rsidP="001322A2">
+    <w:p w14:paraId="302C36EE" w14:textId="77777777" w:rsidR="00AF38B0" w:rsidRDefault="00AF38B0" w:rsidP="001322A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -14059,61 +14542,61 @@
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AE8E497" w14:textId="77777777" w:rsidR="00827159" w:rsidRDefault="00827159">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13E4E621" w14:textId="77777777" w:rsidR="00827159" w:rsidRDefault="00827159">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="760F2EC3" w14:textId="77777777" w:rsidR="001322A2" w:rsidRDefault="001322A2" w:rsidP="001322A2">
+    <w:p w14:paraId="6B249FF4" w14:textId="77777777" w:rsidR="00AF38B0" w:rsidRDefault="00AF38B0" w:rsidP="001322A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72C59878" w14:textId="77777777" w:rsidR="001322A2" w:rsidRDefault="001322A2" w:rsidP="001322A2">
+    <w:p w14:paraId="1D03AD39" w14:textId="77777777" w:rsidR="00AF38B0" w:rsidRDefault="00AF38B0" w:rsidP="001322A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5037BF6E" w14:textId="77777777" w:rsidR="00CF5585" w:rsidRPr="00C60A7B" w:rsidRDefault="00CF5585" w:rsidP="006247B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C60A7B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
@@ -14705,50 +15188,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="18086012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08D61E1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DADE329E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="775" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3655" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4375" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5095" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5815" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6535" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C537178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BFB28802"/>
     <w:lvl w:ilvl="0" w:tplc="3DECE570">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="871CB860">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E2CA1212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -14790,51 +15386,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="342CC4CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="884404C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6C2887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6EEFF50"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14903,51 +15499,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="139B602E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E92BA1E"/>
     <w:lvl w:ilvl="0" w:tplc="B63EF65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D5B89B9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D2188FB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -14989,51 +15585,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="82741510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5F26CD14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="145538AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="844002C6"/>
     <w:lvl w:ilvl="0" w:tplc="D996D1CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E7925BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15102,51 +15698,51 @@
     <w:lvl w:ilvl="7" w:tplc="D9E82DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BB5EAE60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170F4BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B08AFF4"/>
     <w:lvl w:ilvl="0" w:tplc="83EA0DB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BC0EE30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15215,51 +15811,51 @@
     <w:lvl w:ilvl="7" w:tplc="A1E8BAB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="12AE0404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D3943DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1C382C"/>
     <w:lvl w:ilvl="0" w:tplc="5ED46592">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E84675D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15328,51 +15924,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D005AA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1D72F21A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D3A6BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D6CC40C"/>
     <w:lvl w:ilvl="0" w:tplc="7B38B67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6010D996">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15441,51 +16037,51 @@
     <w:lvl w:ilvl="7" w:tplc="45B214E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="78365104">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E834337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB2622C4"/>
     <w:lvl w:ilvl="0" w:tplc="215295AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BF52389C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -15554,51 +16150,51 @@
     <w:lvl w:ilvl="7" w:tplc="8326E7C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="219A8E06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FFF307A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED6AB23C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15667,51 +16263,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B53A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFBC8F1A"/>
     <w:lvl w:ilvl="0" w:tplc="E0408AF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C47C6140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15780,51 +16376,51 @@
     <w:lvl w:ilvl="7" w:tplc="086EE68E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="86B693B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2416136F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82AA159C"/>
     <w:lvl w:ilvl="0" w:tplc="C2329318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="96CC7EA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15893,51 +16489,51 @@
     <w:lvl w:ilvl="7" w:tplc="5068FE16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2334F3E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25492703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF6C3F2A"/>
     <w:lvl w:ilvl="0" w:tplc="BB0E977C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DE74A566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16006,51 +16602,51 @@
     <w:lvl w:ilvl="7" w:tplc="BD4CC146">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3C641664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27244F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F06B4A8"/>
     <w:lvl w:ilvl="0" w:tplc="2CB453DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5810DCEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="977CF520">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -16092,51 +16688,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EDF431B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C540A660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276920ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCCA061A"/>
     <w:lvl w:ilvl="0" w:tplc="7D4AF5BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12D48F70">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="374EF552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -16178,51 +16774,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8196CFD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="329AA5CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285E504F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64C69AA0"/>
     <w:lvl w:ilvl="0" w:tplc="E2E4EA22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CEA2D5EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16291,51 +16887,51 @@
     <w:lvl w:ilvl="7" w:tplc="27CE4FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="558AEDD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28FD3E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="382443C4"/>
     <w:lvl w:ilvl="0" w:tplc="342A93BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4EDA8BE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16404,51 +17000,51 @@
     <w:lvl w:ilvl="7" w:tplc="80DCF27A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ECEA8664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29571801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D28C4DA"/>
     <w:lvl w:ilvl="0" w:tplc="3058253E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FF2D6A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16517,51 +17113,51 @@
     <w:lvl w:ilvl="7" w:tplc="36D4C884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F8208D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A91B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="317EFAFC"/>
     <w:lvl w:ilvl="0" w:tplc="454E48B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A130168A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16630,51 +17226,51 @@
     <w:lvl w:ilvl="7" w:tplc="27F0995C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E6DAB7DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BC2369D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD9808DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16743,51 +17339,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41261A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2716D1AE"/>
     <w:lvl w:ilvl="0" w:tplc="8A927328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6ABC0A8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -16856,51 +17452,51 @@
     <w:lvl w:ilvl="7" w:tplc="183C30A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBBE74D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41D37512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEEAF8A2"/>
     <w:lvl w:ilvl="0" w:tplc="E11EE714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8056F482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C37AA1CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -16942,51 +17538,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A93E53FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="33E4337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="427B1CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="228CA2BE"/>
     <w:lvl w:ilvl="0" w:tplc="FFC26038">
       <w:start w:val="9"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="TRNSpecIndentnumbereda"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3190E336" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17032,51 +17628,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="86F87D76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A04C2400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A97115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F91C530A"/>
     <w:lvl w:ilvl="0" w:tplc="3E2C7BCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BF2276E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="32706A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -17118,51 +17714,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1452FFC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3DC40C36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45D40E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="594406AE"/>
     <w:lvl w:ilvl="0" w:tplc="85385E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="481842EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17231,51 +17827,51 @@
     <w:lvl w:ilvl="7" w:tplc="F982A1A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="99BC4E72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48070377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40847762"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17344,51 +17940,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A5A1F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA2EAFD8"/>
     <w:lvl w:ilvl="0" w:tplc="6A4675BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TRNNormalBullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17458,51 +18054,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7B055B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4702A4D8"/>
     <w:lvl w:ilvl="0" w:tplc="90CECEF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="792C07F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -17571,51 +18167,51 @@
     <w:lvl w:ilvl="7" w:tplc="4A52A286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="75085546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50407D28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D08AF258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="PART %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
@@ -17776,51 +18372,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505C285C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DF0C2F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17889,51 +18485,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52357F50"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="35C67AE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18029,51 +18625,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="574C3CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7DAF0F0"/>
     <w:lvl w:ilvl="0" w:tplc="487054DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="TRNSpecBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D9E4AC06">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18143,51 +18739,51 @@
     <w:lvl w:ilvl="7" w:tplc="DB1657CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="729ADB1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C271AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA141FCC"/>
     <w:lvl w:ilvl="0" w:tplc="27042662">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04FCACFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BD34F57C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -18229,51 +18825,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D514F444">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E3A05AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E662BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21D68450"/>
     <w:lvl w:ilvl="0" w:tplc="80E2D610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA7C765C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18342,51 +18938,51 @@
     <w:lvl w:ilvl="7" w:tplc="A986203E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="317A8758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67156494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ED66A88"/>
     <w:lvl w:ilvl="0" w:tplc="7C2E6E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44E80376">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2234A116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -18428,51 +19024,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="ECA28D78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C786059A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C177B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EBA29CA"/>
     <w:lvl w:ilvl="0" w:tplc="B4DE1752">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="13A61C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -18541,51 +19137,51 @@
     <w:lvl w:ilvl="7" w:tplc="A3F0C0AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7AD26EC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F6D6CEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAB43F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -18732,51 +19328,51 @@
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76057F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A042E0E"/>
     <w:lvl w:ilvl="0" w:tplc="43BA9966">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4530C064">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="410E0834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -18818,51 +19414,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3C481680">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E9A6CE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB25D1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA2EAFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18932,967 +19528,1020 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="287592653">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1721317639">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1080103136">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1540509841">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1473668023">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="640840466">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="671882563">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="185019024">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="53743631">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1788550392">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1557204979">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="545869386">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1522814706">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="134489697">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="958099262">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="808086878">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2127966931">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2112778366">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1110123783">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="779106570">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="497502035">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="156919115">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1150630378">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="387653413">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1986618277">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1460878620">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="823474685">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="536434180">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1754281704">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="96295834">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2133817458">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1700083575">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="623269148">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1871069315">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1572422507">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="764956581">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1663388295">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="18552532">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="958099262">
-[...5 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="2127966931">
+  <w:num w:numId="39" w16cid:durableId="789710625">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2112778366">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="40" w16cid:durableId="272632256">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1110123783">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="41" w16cid:durableId="758910022">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="779106570">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="42" w16cid:durableId="1758406485">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="497502035">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="43" w16cid:durableId="656963119">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="156919115">
-[...29 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1700083575">
+  <w:num w:numId="44" w16cid:durableId="70975962">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="623269148">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="45" w16cid:durableId="707607647">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1850103095">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1609847102">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Instructions">
     <w15:presenceInfo w15:providerId="None" w15:userId="Instructions"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="80"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA773D"/>
     <w:rsid w:val="00000B4A"/>
+    <w:rsid w:val="00002BA3"/>
     <w:rsid w:val="00003C22"/>
     <w:rsid w:val="00005157"/>
     <w:rsid w:val="00005CA1"/>
     <w:rsid w:val="00007CE2"/>
     <w:rsid w:val="00007FF2"/>
     <w:rsid w:val="00017BAE"/>
     <w:rsid w:val="00020CE5"/>
     <w:rsid w:val="000212E8"/>
     <w:rsid w:val="0002511A"/>
     <w:rsid w:val="000275BA"/>
     <w:rsid w:val="00027A51"/>
     <w:rsid w:val="000414CF"/>
     <w:rsid w:val="00041D8D"/>
     <w:rsid w:val="000428C1"/>
     <w:rsid w:val="00045E8B"/>
     <w:rsid w:val="000463BD"/>
     <w:rsid w:val="00051CA2"/>
     <w:rsid w:val="00061DC0"/>
     <w:rsid w:val="000646AC"/>
     <w:rsid w:val="00073FD1"/>
     <w:rsid w:val="00081211"/>
     <w:rsid w:val="00082011"/>
     <w:rsid w:val="00082B8F"/>
     <w:rsid w:val="00086927"/>
     <w:rsid w:val="00090BA4"/>
     <w:rsid w:val="000914C3"/>
     <w:rsid w:val="000915C2"/>
     <w:rsid w:val="00092C33"/>
     <w:rsid w:val="00092D11"/>
     <w:rsid w:val="00095D7F"/>
     <w:rsid w:val="000A2C0D"/>
     <w:rsid w:val="000A431D"/>
     <w:rsid w:val="000A4797"/>
     <w:rsid w:val="000B105F"/>
     <w:rsid w:val="000B2672"/>
     <w:rsid w:val="000B3FE8"/>
     <w:rsid w:val="000B5962"/>
     <w:rsid w:val="000B5A82"/>
     <w:rsid w:val="000C0BDB"/>
     <w:rsid w:val="000C3B06"/>
     <w:rsid w:val="000C5A26"/>
     <w:rsid w:val="000C64C3"/>
     <w:rsid w:val="000D6FCB"/>
     <w:rsid w:val="000E1293"/>
     <w:rsid w:val="000E2346"/>
     <w:rsid w:val="000E344B"/>
+    <w:rsid w:val="000F1A34"/>
     <w:rsid w:val="000F4E81"/>
     <w:rsid w:val="0010498F"/>
     <w:rsid w:val="00104DD0"/>
     <w:rsid w:val="0010670B"/>
     <w:rsid w:val="00106CF9"/>
     <w:rsid w:val="00107E7F"/>
     <w:rsid w:val="00117BD5"/>
     <w:rsid w:val="0012331B"/>
+    <w:rsid w:val="00130C33"/>
     <w:rsid w:val="00131C92"/>
     <w:rsid w:val="0013206D"/>
     <w:rsid w:val="001322A2"/>
     <w:rsid w:val="001363DA"/>
     <w:rsid w:val="00142AEF"/>
     <w:rsid w:val="00145BD1"/>
+    <w:rsid w:val="00146032"/>
     <w:rsid w:val="00152214"/>
     <w:rsid w:val="001532B1"/>
     <w:rsid w:val="00155872"/>
     <w:rsid w:val="00162F4D"/>
     <w:rsid w:val="001634C4"/>
     <w:rsid w:val="0016406F"/>
     <w:rsid w:val="00166326"/>
     <w:rsid w:val="00171ED3"/>
     <w:rsid w:val="00177D21"/>
     <w:rsid w:val="00180349"/>
+    <w:rsid w:val="00185299"/>
     <w:rsid w:val="001864A9"/>
     <w:rsid w:val="00187C9F"/>
     <w:rsid w:val="00195124"/>
+    <w:rsid w:val="001A2BEA"/>
     <w:rsid w:val="001A5699"/>
     <w:rsid w:val="001B4785"/>
     <w:rsid w:val="001B5B05"/>
     <w:rsid w:val="001B7015"/>
     <w:rsid w:val="001C19D5"/>
     <w:rsid w:val="001C44F7"/>
     <w:rsid w:val="001D00CD"/>
     <w:rsid w:val="001D04A1"/>
     <w:rsid w:val="001D12D6"/>
     <w:rsid w:val="001D6F9A"/>
     <w:rsid w:val="001E2503"/>
     <w:rsid w:val="001E2E67"/>
+    <w:rsid w:val="001E6CFB"/>
     <w:rsid w:val="001F0FB2"/>
     <w:rsid w:val="001F1C34"/>
     <w:rsid w:val="001F2970"/>
     <w:rsid w:val="001F445A"/>
     <w:rsid w:val="001F50C4"/>
+    <w:rsid w:val="002030F5"/>
     <w:rsid w:val="00203C73"/>
     <w:rsid w:val="00214881"/>
     <w:rsid w:val="002167D0"/>
     <w:rsid w:val="002169B3"/>
     <w:rsid w:val="00224E9F"/>
     <w:rsid w:val="00232D67"/>
     <w:rsid w:val="00236218"/>
     <w:rsid w:val="00237C9B"/>
     <w:rsid w:val="00240A9B"/>
     <w:rsid w:val="00241F2F"/>
     <w:rsid w:val="00246E82"/>
     <w:rsid w:val="0025322F"/>
     <w:rsid w:val="00254219"/>
     <w:rsid w:val="002558A6"/>
     <w:rsid w:val="002562F5"/>
     <w:rsid w:val="00260CF8"/>
     <w:rsid w:val="00260F11"/>
     <w:rsid w:val="00261916"/>
     <w:rsid w:val="00262F3C"/>
+    <w:rsid w:val="0026329C"/>
     <w:rsid w:val="00264090"/>
     <w:rsid w:val="00264ECC"/>
     <w:rsid w:val="002756AB"/>
     <w:rsid w:val="002756DC"/>
     <w:rsid w:val="002758A0"/>
     <w:rsid w:val="00277437"/>
     <w:rsid w:val="00281DD6"/>
     <w:rsid w:val="00283E34"/>
     <w:rsid w:val="002845C7"/>
     <w:rsid w:val="00286118"/>
     <w:rsid w:val="00291623"/>
     <w:rsid w:val="00295854"/>
     <w:rsid w:val="00296877"/>
     <w:rsid w:val="00297EEF"/>
     <w:rsid w:val="002A3088"/>
     <w:rsid w:val="002A3B01"/>
     <w:rsid w:val="002A43D3"/>
     <w:rsid w:val="002A447E"/>
     <w:rsid w:val="002B1E90"/>
     <w:rsid w:val="002C4A9F"/>
     <w:rsid w:val="002C6B79"/>
     <w:rsid w:val="002C716B"/>
     <w:rsid w:val="002C79C1"/>
     <w:rsid w:val="002D23FE"/>
     <w:rsid w:val="002D35EA"/>
     <w:rsid w:val="002D3989"/>
     <w:rsid w:val="002D48D4"/>
     <w:rsid w:val="002E5D7C"/>
     <w:rsid w:val="002F06A1"/>
     <w:rsid w:val="002F101F"/>
     <w:rsid w:val="0030197A"/>
     <w:rsid w:val="00304DA8"/>
     <w:rsid w:val="0030547E"/>
     <w:rsid w:val="00314701"/>
     <w:rsid w:val="0032107E"/>
     <w:rsid w:val="00330AD4"/>
     <w:rsid w:val="0033140E"/>
     <w:rsid w:val="003353A2"/>
     <w:rsid w:val="003413F4"/>
     <w:rsid w:val="003433ED"/>
     <w:rsid w:val="003509BB"/>
     <w:rsid w:val="003550F7"/>
     <w:rsid w:val="0036534D"/>
     <w:rsid w:val="003709D1"/>
+    <w:rsid w:val="00374E2A"/>
     <w:rsid w:val="0037556B"/>
     <w:rsid w:val="00381616"/>
     <w:rsid w:val="00390B69"/>
     <w:rsid w:val="003921C0"/>
+    <w:rsid w:val="003931E5"/>
     <w:rsid w:val="003951B6"/>
     <w:rsid w:val="003A0C7C"/>
     <w:rsid w:val="003A2778"/>
     <w:rsid w:val="003A30AC"/>
     <w:rsid w:val="003A45B4"/>
     <w:rsid w:val="003B0ABA"/>
     <w:rsid w:val="003B3F05"/>
     <w:rsid w:val="003B5FE5"/>
     <w:rsid w:val="003B6895"/>
     <w:rsid w:val="003B7A1F"/>
     <w:rsid w:val="003C284F"/>
     <w:rsid w:val="003C494F"/>
     <w:rsid w:val="003C4E5C"/>
     <w:rsid w:val="003C6532"/>
     <w:rsid w:val="003D306F"/>
     <w:rsid w:val="003D40B4"/>
     <w:rsid w:val="003D43B3"/>
     <w:rsid w:val="003D565D"/>
     <w:rsid w:val="003D75E3"/>
     <w:rsid w:val="003E00DE"/>
     <w:rsid w:val="003E321E"/>
     <w:rsid w:val="003E4352"/>
     <w:rsid w:val="003E5471"/>
     <w:rsid w:val="003F0110"/>
     <w:rsid w:val="003F79C6"/>
     <w:rsid w:val="003F7E56"/>
     <w:rsid w:val="004007E6"/>
     <w:rsid w:val="00406A44"/>
     <w:rsid w:val="0040748B"/>
     <w:rsid w:val="00410A32"/>
     <w:rsid w:val="00412323"/>
     <w:rsid w:val="00412CCE"/>
     <w:rsid w:val="00416329"/>
     <w:rsid w:val="00433C09"/>
     <w:rsid w:val="004419C3"/>
     <w:rsid w:val="004455EC"/>
+    <w:rsid w:val="0045687F"/>
     <w:rsid w:val="0046186C"/>
     <w:rsid w:val="00475E18"/>
     <w:rsid w:val="00482E36"/>
     <w:rsid w:val="004927A3"/>
     <w:rsid w:val="00496198"/>
     <w:rsid w:val="004B2252"/>
     <w:rsid w:val="004B24A6"/>
     <w:rsid w:val="004B3ABE"/>
     <w:rsid w:val="004B4DFA"/>
     <w:rsid w:val="004B7D3E"/>
     <w:rsid w:val="004C3796"/>
     <w:rsid w:val="004C4C44"/>
     <w:rsid w:val="004C5469"/>
     <w:rsid w:val="004D431F"/>
     <w:rsid w:val="004D5615"/>
+    <w:rsid w:val="004D6C59"/>
     <w:rsid w:val="004E0945"/>
     <w:rsid w:val="004E3950"/>
     <w:rsid w:val="004E4CD5"/>
     <w:rsid w:val="004E6B90"/>
     <w:rsid w:val="004E7F33"/>
+    <w:rsid w:val="004F5FC0"/>
     <w:rsid w:val="004F7317"/>
     <w:rsid w:val="00503976"/>
     <w:rsid w:val="0050531A"/>
     <w:rsid w:val="00505A39"/>
     <w:rsid w:val="00510CE9"/>
     <w:rsid w:val="00511321"/>
     <w:rsid w:val="0051234C"/>
     <w:rsid w:val="00516A03"/>
     <w:rsid w:val="0051768A"/>
     <w:rsid w:val="00521DAF"/>
     <w:rsid w:val="00530557"/>
     <w:rsid w:val="00530597"/>
     <w:rsid w:val="005373A0"/>
     <w:rsid w:val="00542D96"/>
+    <w:rsid w:val="005468C3"/>
     <w:rsid w:val="00550C43"/>
     <w:rsid w:val="00552B26"/>
     <w:rsid w:val="0055685E"/>
     <w:rsid w:val="0055695C"/>
     <w:rsid w:val="00560379"/>
     <w:rsid w:val="00564CD6"/>
+    <w:rsid w:val="00565A6C"/>
     <w:rsid w:val="00565C17"/>
     <w:rsid w:val="00567BE7"/>
+    <w:rsid w:val="00585218"/>
     <w:rsid w:val="005917C9"/>
     <w:rsid w:val="00593F25"/>
     <w:rsid w:val="00594A3D"/>
     <w:rsid w:val="00596D52"/>
     <w:rsid w:val="00597D15"/>
     <w:rsid w:val="005A1EBA"/>
     <w:rsid w:val="005A2F14"/>
     <w:rsid w:val="005A5A78"/>
     <w:rsid w:val="005A61DF"/>
     <w:rsid w:val="005A6FFD"/>
     <w:rsid w:val="005B0F41"/>
     <w:rsid w:val="005B1C53"/>
     <w:rsid w:val="005B3516"/>
     <w:rsid w:val="005B698C"/>
     <w:rsid w:val="005B70BA"/>
     <w:rsid w:val="005B7CC7"/>
     <w:rsid w:val="005C0E02"/>
     <w:rsid w:val="005C10EA"/>
     <w:rsid w:val="005C1682"/>
     <w:rsid w:val="005C222D"/>
+    <w:rsid w:val="005C2E26"/>
     <w:rsid w:val="005C6E96"/>
     <w:rsid w:val="005D252C"/>
     <w:rsid w:val="005D2FB0"/>
     <w:rsid w:val="005D440B"/>
     <w:rsid w:val="005D7748"/>
     <w:rsid w:val="005D7A67"/>
     <w:rsid w:val="005E36C3"/>
     <w:rsid w:val="005E670D"/>
     <w:rsid w:val="005F0BC4"/>
     <w:rsid w:val="005F20CD"/>
     <w:rsid w:val="005F5C86"/>
+    <w:rsid w:val="005F5FB2"/>
     <w:rsid w:val="005F729D"/>
     <w:rsid w:val="00604D93"/>
     <w:rsid w:val="00605B52"/>
     <w:rsid w:val="0061307A"/>
     <w:rsid w:val="00614EE5"/>
     <w:rsid w:val="00622138"/>
+    <w:rsid w:val="0062323E"/>
     <w:rsid w:val="0063335E"/>
     <w:rsid w:val="00634B11"/>
     <w:rsid w:val="006351DE"/>
     <w:rsid w:val="006364C5"/>
     <w:rsid w:val="00642B09"/>
     <w:rsid w:val="00644571"/>
     <w:rsid w:val="006460CC"/>
     <w:rsid w:val="00650479"/>
     <w:rsid w:val="0065160C"/>
+    <w:rsid w:val="0065268D"/>
+    <w:rsid w:val="0065346C"/>
     <w:rsid w:val="00653E8B"/>
     <w:rsid w:val="00655705"/>
     <w:rsid w:val="00657C07"/>
     <w:rsid w:val="00661A1D"/>
     <w:rsid w:val="006661B7"/>
     <w:rsid w:val="0067424A"/>
     <w:rsid w:val="00681384"/>
     <w:rsid w:val="00681EAF"/>
     <w:rsid w:val="00683DE2"/>
     <w:rsid w:val="00690D93"/>
     <w:rsid w:val="006A0C4E"/>
     <w:rsid w:val="006A55C6"/>
     <w:rsid w:val="006A5D3C"/>
     <w:rsid w:val="006B1AA9"/>
     <w:rsid w:val="006B5545"/>
     <w:rsid w:val="006B64A8"/>
     <w:rsid w:val="006B7E49"/>
     <w:rsid w:val="006C3FC6"/>
     <w:rsid w:val="006D0BA1"/>
     <w:rsid w:val="006D44FB"/>
     <w:rsid w:val="006D5E91"/>
     <w:rsid w:val="006D7E15"/>
     <w:rsid w:val="006E0C6B"/>
     <w:rsid w:val="006E2CE0"/>
     <w:rsid w:val="006E7C84"/>
     <w:rsid w:val="006F21F6"/>
     <w:rsid w:val="006F48ED"/>
+    <w:rsid w:val="006F6366"/>
     <w:rsid w:val="006F7874"/>
     <w:rsid w:val="00700835"/>
     <w:rsid w:val="00702F4D"/>
     <w:rsid w:val="00704C39"/>
     <w:rsid w:val="00705E4B"/>
     <w:rsid w:val="00706948"/>
     <w:rsid w:val="00706C88"/>
     <w:rsid w:val="00707D2E"/>
     <w:rsid w:val="007129A5"/>
     <w:rsid w:val="00715E8C"/>
     <w:rsid w:val="007163CE"/>
     <w:rsid w:val="00716EA4"/>
+    <w:rsid w:val="00717FA4"/>
     <w:rsid w:val="00725FAF"/>
     <w:rsid w:val="0072616E"/>
     <w:rsid w:val="00732DD0"/>
     <w:rsid w:val="0073442F"/>
     <w:rsid w:val="00737B34"/>
     <w:rsid w:val="0074663B"/>
     <w:rsid w:val="00746E53"/>
+    <w:rsid w:val="007606E3"/>
     <w:rsid w:val="0077637A"/>
     <w:rsid w:val="00776F2D"/>
     <w:rsid w:val="0077732B"/>
     <w:rsid w:val="00792931"/>
     <w:rsid w:val="0079360A"/>
     <w:rsid w:val="007A63AD"/>
     <w:rsid w:val="007B6ECB"/>
     <w:rsid w:val="007C101B"/>
     <w:rsid w:val="007C30DB"/>
     <w:rsid w:val="007C7411"/>
     <w:rsid w:val="007D0766"/>
     <w:rsid w:val="007D12BF"/>
     <w:rsid w:val="007D344A"/>
     <w:rsid w:val="007D5A56"/>
     <w:rsid w:val="007D710C"/>
     <w:rsid w:val="007E0534"/>
     <w:rsid w:val="007E0DE1"/>
     <w:rsid w:val="007E1AB1"/>
     <w:rsid w:val="007E4D72"/>
     <w:rsid w:val="007E54CF"/>
     <w:rsid w:val="007E6DF2"/>
     <w:rsid w:val="007E772C"/>
+    <w:rsid w:val="007F1B11"/>
     <w:rsid w:val="007F38DC"/>
     <w:rsid w:val="007F559E"/>
     <w:rsid w:val="007F5CF7"/>
     <w:rsid w:val="007F7BF0"/>
     <w:rsid w:val="00800FE2"/>
     <w:rsid w:val="008078E2"/>
     <w:rsid w:val="00807972"/>
     <w:rsid w:val="00814CCC"/>
     <w:rsid w:val="00820D44"/>
     <w:rsid w:val="00824334"/>
     <w:rsid w:val="00827159"/>
     <w:rsid w:val="00837FA6"/>
     <w:rsid w:val="0084064E"/>
     <w:rsid w:val="00845881"/>
     <w:rsid w:val="00850AB5"/>
     <w:rsid w:val="00854E54"/>
     <w:rsid w:val="0086447B"/>
     <w:rsid w:val="0086462A"/>
     <w:rsid w:val="008649BC"/>
     <w:rsid w:val="008663F1"/>
     <w:rsid w:val="00866B52"/>
     <w:rsid w:val="008670CC"/>
     <w:rsid w:val="00867C07"/>
     <w:rsid w:val="00877B81"/>
+    <w:rsid w:val="00884119"/>
     <w:rsid w:val="00885B0F"/>
     <w:rsid w:val="00886CD4"/>
     <w:rsid w:val="008956BA"/>
     <w:rsid w:val="008B16DF"/>
     <w:rsid w:val="008B2E59"/>
     <w:rsid w:val="008B3FB9"/>
     <w:rsid w:val="008B4808"/>
+    <w:rsid w:val="008B4D23"/>
     <w:rsid w:val="008B591F"/>
     <w:rsid w:val="008B7F70"/>
     <w:rsid w:val="008C6353"/>
     <w:rsid w:val="008D5F6C"/>
     <w:rsid w:val="008D63F5"/>
     <w:rsid w:val="008E2ED4"/>
     <w:rsid w:val="008E5342"/>
     <w:rsid w:val="008F25ED"/>
     <w:rsid w:val="008F26AD"/>
     <w:rsid w:val="008F401F"/>
     <w:rsid w:val="008F6E58"/>
     <w:rsid w:val="00903875"/>
     <w:rsid w:val="00904A61"/>
     <w:rsid w:val="009062BB"/>
     <w:rsid w:val="00922B08"/>
     <w:rsid w:val="00924065"/>
     <w:rsid w:val="00927251"/>
     <w:rsid w:val="00927B22"/>
     <w:rsid w:val="00932294"/>
     <w:rsid w:val="009341A2"/>
     <w:rsid w:val="0093462E"/>
     <w:rsid w:val="0094128E"/>
+    <w:rsid w:val="00943F29"/>
     <w:rsid w:val="0095061A"/>
     <w:rsid w:val="009534A5"/>
     <w:rsid w:val="00957F9E"/>
     <w:rsid w:val="00961CA1"/>
     <w:rsid w:val="00964928"/>
     <w:rsid w:val="00967AAA"/>
     <w:rsid w:val="009711B0"/>
     <w:rsid w:val="00973B84"/>
     <w:rsid w:val="0097405B"/>
     <w:rsid w:val="0098267B"/>
     <w:rsid w:val="00985704"/>
     <w:rsid w:val="009857A1"/>
     <w:rsid w:val="009915DF"/>
     <w:rsid w:val="009934B1"/>
     <w:rsid w:val="009968E0"/>
     <w:rsid w:val="00997839"/>
     <w:rsid w:val="009A0723"/>
     <w:rsid w:val="009A2717"/>
     <w:rsid w:val="009A2BD3"/>
     <w:rsid w:val="009A388E"/>
     <w:rsid w:val="009B0302"/>
     <w:rsid w:val="009B2990"/>
     <w:rsid w:val="009B6D79"/>
     <w:rsid w:val="009C3698"/>
     <w:rsid w:val="009D6044"/>
     <w:rsid w:val="009E4C4B"/>
     <w:rsid w:val="009E5C7E"/>
     <w:rsid w:val="009E6A34"/>
     <w:rsid w:val="009F1A2B"/>
     <w:rsid w:val="009F39EB"/>
     <w:rsid w:val="009F4030"/>
     <w:rsid w:val="009F5734"/>
     <w:rsid w:val="00A011F3"/>
     <w:rsid w:val="00A01B12"/>
     <w:rsid w:val="00A03938"/>
     <w:rsid w:val="00A06C25"/>
     <w:rsid w:val="00A1506D"/>
     <w:rsid w:val="00A15F49"/>
     <w:rsid w:val="00A1728F"/>
     <w:rsid w:val="00A33FE9"/>
     <w:rsid w:val="00A3587E"/>
     <w:rsid w:val="00A3706C"/>
     <w:rsid w:val="00A44484"/>
     <w:rsid w:val="00A50426"/>
+    <w:rsid w:val="00A516A1"/>
     <w:rsid w:val="00A54FDE"/>
     <w:rsid w:val="00A624FB"/>
     <w:rsid w:val="00A64BEA"/>
     <w:rsid w:val="00A66A25"/>
     <w:rsid w:val="00A71C3F"/>
     <w:rsid w:val="00A80FBB"/>
     <w:rsid w:val="00A83EE1"/>
     <w:rsid w:val="00A85E2D"/>
     <w:rsid w:val="00A91BDB"/>
     <w:rsid w:val="00A9727A"/>
     <w:rsid w:val="00AA03D8"/>
     <w:rsid w:val="00AA1172"/>
     <w:rsid w:val="00AA1569"/>
     <w:rsid w:val="00AA3F46"/>
+    <w:rsid w:val="00AB5E7B"/>
     <w:rsid w:val="00AC293B"/>
     <w:rsid w:val="00AC7285"/>
     <w:rsid w:val="00AD2B67"/>
     <w:rsid w:val="00AE0016"/>
     <w:rsid w:val="00AE16AB"/>
     <w:rsid w:val="00AE1F8D"/>
     <w:rsid w:val="00AE35B3"/>
     <w:rsid w:val="00AE3D4F"/>
     <w:rsid w:val="00AE5497"/>
     <w:rsid w:val="00AE5CBE"/>
     <w:rsid w:val="00AE5DF8"/>
     <w:rsid w:val="00AE7275"/>
     <w:rsid w:val="00AE7912"/>
     <w:rsid w:val="00AE7E52"/>
+    <w:rsid w:val="00AF38B0"/>
     <w:rsid w:val="00AF48F0"/>
     <w:rsid w:val="00AF5BF9"/>
     <w:rsid w:val="00AF6CE0"/>
     <w:rsid w:val="00B065DC"/>
     <w:rsid w:val="00B07C8C"/>
     <w:rsid w:val="00B10547"/>
     <w:rsid w:val="00B131E7"/>
     <w:rsid w:val="00B1402E"/>
     <w:rsid w:val="00B20646"/>
     <w:rsid w:val="00B21D9B"/>
     <w:rsid w:val="00B227DB"/>
     <w:rsid w:val="00B24510"/>
     <w:rsid w:val="00B26154"/>
     <w:rsid w:val="00B33302"/>
     <w:rsid w:val="00B3639C"/>
     <w:rsid w:val="00B37258"/>
     <w:rsid w:val="00B37B2E"/>
     <w:rsid w:val="00B40457"/>
     <w:rsid w:val="00B55BBF"/>
     <w:rsid w:val="00B57C4D"/>
     <w:rsid w:val="00B60158"/>
     <w:rsid w:val="00B60677"/>
     <w:rsid w:val="00B701DE"/>
     <w:rsid w:val="00B7058C"/>
+    <w:rsid w:val="00B713FD"/>
     <w:rsid w:val="00B72169"/>
     <w:rsid w:val="00B7769F"/>
     <w:rsid w:val="00B81604"/>
     <w:rsid w:val="00B8176C"/>
     <w:rsid w:val="00B831B6"/>
     <w:rsid w:val="00B85D33"/>
     <w:rsid w:val="00B875BE"/>
     <w:rsid w:val="00B87E53"/>
     <w:rsid w:val="00B92CD0"/>
     <w:rsid w:val="00B931F6"/>
     <w:rsid w:val="00BA1D51"/>
     <w:rsid w:val="00BA1F57"/>
     <w:rsid w:val="00BA336E"/>
     <w:rsid w:val="00BA4705"/>
     <w:rsid w:val="00BA4ED8"/>
     <w:rsid w:val="00BA5725"/>
+    <w:rsid w:val="00BA78CB"/>
     <w:rsid w:val="00BB3051"/>
     <w:rsid w:val="00BB34AE"/>
     <w:rsid w:val="00BD30A8"/>
     <w:rsid w:val="00BD3C8C"/>
     <w:rsid w:val="00BD5781"/>
     <w:rsid w:val="00BD5834"/>
     <w:rsid w:val="00BE3C68"/>
     <w:rsid w:val="00BE58F8"/>
     <w:rsid w:val="00BF02D2"/>
     <w:rsid w:val="00BF0F2D"/>
     <w:rsid w:val="00BF6BF2"/>
     <w:rsid w:val="00C005B9"/>
     <w:rsid w:val="00C0193A"/>
     <w:rsid w:val="00C14623"/>
     <w:rsid w:val="00C147AD"/>
     <w:rsid w:val="00C203A4"/>
     <w:rsid w:val="00C21EFC"/>
     <w:rsid w:val="00C232DC"/>
     <w:rsid w:val="00C25D36"/>
     <w:rsid w:val="00C27714"/>
     <w:rsid w:val="00C31D88"/>
     <w:rsid w:val="00C329E3"/>
     <w:rsid w:val="00C3429C"/>
     <w:rsid w:val="00C35C3A"/>
     <w:rsid w:val="00C377BB"/>
+    <w:rsid w:val="00C41CA3"/>
+    <w:rsid w:val="00C4732C"/>
+    <w:rsid w:val="00C50737"/>
     <w:rsid w:val="00C53024"/>
     <w:rsid w:val="00C5342D"/>
     <w:rsid w:val="00C545D9"/>
     <w:rsid w:val="00C635F3"/>
     <w:rsid w:val="00C66D10"/>
     <w:rsid w:val="00C66E48"/>
     <w:rsid w:val="00C74269"/>
     <w:rsid w:val="00C746A3"/>
     <w:rsid w:val="00C776F6"/>
     <w:rsid w:val="00C80DE1"/>
     <w:rsid w:val="00C811A7"/>
     <w:rsid w:val="00C811D6"/>
     <w:rsid w:val="00C94DCE"/>
+    <w:rsid w:val="00C967A6"/>
     <w:rsid w:val="00C96ADD"/>
     <w:rsid w:val="00CB399E"/>
     <w:rsid w:val="00CB3AF8"/>
     <w:rsid w:val="00CC0A81"/>
     <w:rsid w:val="00CC4DE8"/>
     <w:rsid w:val="00CC77F5"/>
     <w:rsid w:val="00CD0207"/>
     <w:rsid w:val="00CD0440"/>
+    <w:rsid w:val="00CE430B"/>
     <w:rsid w:val="00CF0907"/>
     <w:rsid w:val="00CF0B04"/>
     <w:rsid w:val="00CF5585"/>
     <w:rsid w:val="00CF7543"/>
     <w:rsid w:val="00D01D69"/>
+    <w:rsid w:val="00D02EC5"/>
     <w:rsid w:val="00D033E4"/>
     <w:rsid w:val="00D06B72"/>
     <w:rsid w:val="00D06F9A"/>
     <w:rsid w:val="00D20D3D"/>
     <w:rsid w:val="00D213DF"/>
     <w:rsid w:val="00D2227B"/>
     <w:rsid w:val="00D308BA"/>
     <w:rsid w:val="00D33C20"/>
+    <w:rsid w:val="00D35495"/>
     <w:rsid w:val="00D354E8"/>
     <w:rsid w:val="00D37B52"/>
     <w:rsid w:val="00D37E93"/>
+    <w:rsid w:val="00D47603"/>
     <w:rsid w:val="00D523A5"/>
     <w:rsid w:val="00D52E3A"/>
     <w:rsid w:val="00D610BA"/>
     <w:rsid w:val="00D61EA0"/>
     <w:rsid w:val="00D6613B"/>
     <w:rsid w:val="00D67807"/>
     <w:rsid w:val="00D7221C"/>
     <w:rsid w:val="00D77697"/>
     <w:rsid w:val="00D906E1"/>
     <w:rsid w:val="00D90767"/>
     <w:rsid w:val="00D93704"/>
     <w:rsid w:val="00D94633"/>
     <w:rsid w:val="00D95AB6"/>
     <w:rsid w:val="00D971AE"/>
     <w:rsid w:val="00DA4BAC"/>
     <w:rsid w:val="00DA642F"/>
     <w:rsid w:val="00DB0CDE"/>
+    <w:rsid w:val="00DB331B"/>
+    <w:rsid w:val="00DB34A8"/>
     <w:rsid w:val="00DB377D"/>
     <w:rsid w:val="00DB5263"/>
     <w:rsid w:val="00DB7158"/>
     <w:rsid w:val="00DC130F"/>
     <w:rsid w:val="00DC1C30"/>
     <w:rsid w:val="00DC2C0E"/>
     <w:rsid w:val="00DC6E64"/>
     <w:rsid w:val="00DC7D70"/>
     <w:rsid w:val="00DD5303"/>
     <w:rsid w:val="00DD66C3"/>
     <w:rsid w:val="00DE17F2"/>
     <w:rsid w:val="00DE7FC3"/>
+    <w:rsid w:val="00DF1272"/>
+    <w:rsid w:val="00DF1A6E"/>
     <w:rsid w:val="00DF78BF"/>
     <w:rsid w:val="00E01899"/>
     <w:rsid w:val="00E03713"/>
     <w:rsid w:val="00E03E02"/>
     <w:rsid w:val="00E05586"/>
     <w:rsid w:val="00E137FB"/>
     <w:rsid w:val="00E16616"/>
     <w:rsid w:val="00E17B2A"/>
     <w:rsid w:val="00E22BD6"/>
     <w:rsid w:val="00E22CA6"/>
     <w:rsid w:val="00E23DFA"/>
     <w:rsid w:val="00E247A1"/>
     <w:rsid w:val="00E25C9E"/>
     <w:rsid w:val="00E344C7"/>
     <w:rsid w:val="00E47377"/>
     <w:rsid w:val="00E50B77"/>
     <w:rsid w:val="00E52041"/>
     <w:rsid w:val="00E53B9B"/>
     <w:rsid w:val="00E55BAD"/>
     <w:rsid w:val="00E60212"/>
     <w:rsid w:val="00E656EC"/>
     <w:rsid w:val="00E65BEA"/>
     <w:rsid w:val="00E71D8B"/>
     <w:rsid w:val="00E7220D"/>
     <w:rsid w:val="00E72B57"/>
     <w:rsid w:val="00E731C3"/>
     <w:rsid w:val="00E76C9D"/>
     <w:rsid w:val="00E80693"/>
+    <w:rsid w:val="00E83CE6"/>
     <w:rsid w:val="00E8407F"/>
     <w:rsid w:val="00E84EBE"/>
     <w:rsid w:val="00E858A9"/>
     <w:rsid w:val="00E86E61"/>
     <w:rsid w:val="00E90C6D"/>
     <w:rsid w:val="00E9283E"/>
     <w:rsid w:val="00E940F7"/>
     <w:rsid w:val="00E95EBF"/>
     <w:rsid w:val="00E97931"/>
     <w:rsid w:val="00E97A87"/>
     <w:rsid w:val="00EA29FD"/>
     <w:rsid w:val="00EB0352"/>
     <w:rsid w:val="00EB12A3"/>
     <w:rsid w:val="00EB67A9"/>
     <w:rsid w:val="00EB7B29"/>
     <w:rsid w:val="00EC7E8A"/>
     <w:rsid w:val="00ED3893"/>
     <w:rsid w:val="00ED78AF"/>
     <w:rsid w:val="00EE0401"/>
     <w:rsid w:val="00EE168A"/>
     <w:rsid w:val="00F0215B"/>
     <w:rsid w:val="00F04435"/>
     <w:rsid w:val="00F0538E"/>
     <w:rsid w:val="00F07CF5"/>
     <w:rsid w:val="00F12DC3"/>
     <w:rsid w:val="00F1370D"/>
     <w:rsid w:val="00F14847"/>
     <w:rsid w:val="00F14C15"/>
     <w:rsid w:val="00F20DF4"/>
     <w:rsid w:val="00F41DDA"/>
     <w:rsid w:val="00F4682C"/>
     <w:rsid w:val="00F47174"/>
     <w:rsid w:val="00F5020A"/>
+    <w:rsid w:val="00F50F90"/>
     <w:rsid w:val="00F533DC"/>
     <w:rsid w:val="00F60E27"/>
     <w:rsid w:val="00F63BB5"/>
+    <w:rsid w:val="00F670B0"/>
     <w:rsid w:val="00F85976"/>
     <w:rsid w:val="00F9422D"/>
     <w:rsid w:val="00FA08B8"/>
     <w:rsid w:val="00FA3CAB"/>
     <w:rsid w:val="00FA40C3"/>
     <w:rsid w:val="00FA6208"/>
     <w:rsid w:val="00FA773D"/>
     <w:rsid w:val="00FB1126"/>
     <w:rsid w:val="00FB4970"/>
     <w:rsid w:val="00FB5AA2"/>
     <w:rsid w:val="00FD0FFD"/>
     <w:rsid w:val="00FD196E"/>
     <w:rsid w:val="00FD1C8F"/>
     <w:rsid w:val="00FD37BB"/>
     <w:rsid w:val="00FD4412"/>
+    <w:rsid w:val="00FD742D"/>
     <w:rsid w:val="00FE2CAC"/>
     <w:rsid w:val="00FE42A5"/>
     <w:rsid w:val="00FE664E"/>
     <w:rsid w:val="00FF09DB"/>
+    <w:rsid w:val="00FF261E"/>
     <w:rsid w:val="00FF548F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -21461,50 +22110,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067EC4DE1791E2B4EA58A7571ABC53335" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dae791c04f488c5225603968af757ea">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13f4b1e4-0d4c-46e5-97b4-e54254471a98" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="1a328720-1792-4e87-b2a9-dbdb07f5995e" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="48007c19602b70cf2f24114e5a3f6668" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accountable" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Priority" minOccurs="0"/>
                 <xsd:element ref="ns3:_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:Responsible_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Phase_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
@@ -21794,189 +22447,178 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PM</Value>
       <Value>PDC</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
     <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
     <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <UserGroup xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UserGroup>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F313F3DA-E59D-4E48-BC97-38CCF5279A89}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDD8E6CC-7382-4525-B997-6DCE9C5F2918}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F96BCBA-48DB-435A-9B77-5993F22A34E4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
-    <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F313F3DA-E59D-4E48-BC97-38CCF5279A89}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B77B1DB-A910-4FEF-9B60-6FBBB0F4FA86}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>59508</Characters>
+  <Pages>32</Pages>
+  <Words>10559</Words>
+  <Characters>60188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>495</Lines>
-  <Paragraphs>139</Paragraphs>
+  <Lines>501</Lines>
+  <Paragraphs>141</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>General Contract Specifications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69808</CharactersWithSpaces>
+  <CharactersWithSpaces>70606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Contract Specifications</dc:title>
-  <dc:creator/>
+  <dc:creator>Author</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EC4DE1791E2B4EA58A7571ABC53335</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>