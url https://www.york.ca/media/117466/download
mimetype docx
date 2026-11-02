--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -131,55 +131,57 @@
         </w:rPr>
         <w:t>works</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3C1B">
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00AE3C1B">
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Items</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="008352F6">
+      <w:r w:rsidR="008352F6" w:rsidRPr="00AE3C1B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D25213B" w14:textId="326223AD" w:rsidR="005F051D" w:rsidRDefault="005F051D" w:rsidP="0036628B">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55442B9F" w14:textId="512E8568" w:rsidR="00BE0B14" w:rsidRPr="00D825FB" w:rsidRDefault="00BE0B14" w:rsidP="00BE0B14">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -346,2800 +348,2814 @@
       </w:r>
       <w:r w:rsidR="00BE0B14" w:rsidRPr="004701F5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE0B14" w:rsidRPr="00D825FB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE0B14" w:rsidRPr="00D825FB">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="00554852">
+      <w:r w:rsidR="00554852" w:rsidRPr="00BE0B14">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="673808ED" w14:textId="77777777" w:rsidR="005F051D" w:rsidRPr="00BC0E60" w:rsidRDefault="005F051D" w:rsidP="0036628B">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10196" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1680"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="876"/>
+        <w:gridCol w:w="1775"/>
+        <w:gridCol w:w="1236"/>
+        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="2134"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="911"/>
+        <w:gridCol w:w="867"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1DDABA1C" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1DDABA1C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="297224FA" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="2"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Specification</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7782756F" w14:textId="57FC350B" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
             <w:commentRangeEnd w:id="2"/>
-            <w:r w:rsidR="007B7EFA">
+            <w:r w:rsidR="007B7EFA" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28B34E1C" w14:textId="38D8FD84" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Item #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01C8507B" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Item Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC43D05" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="3"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Unit of Measurement</w:t>
             </w:r>
             <w:commentRangeEnd w:id="3"/>
-            <w:r w:rsidR="007B7EFA">
+            <w:r w:rsidR="007B7EFA" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F65EDD2" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Estimated Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54614537" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Unit Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A9241A" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5EDFD27C" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5EDFD27C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BDC827F" w14:textId="19CD456C" w:rsidR="00C771C8" w:rsidRPr="00C2477D" w:rsidRDefault="00B03BB6" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2477D">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:bCs w:val="0"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A9B5A29" w14:textId="62E02446" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24DE978F" w14:textId="1EC1A1DE" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Disposal of Excavated Ditch Material </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A69196D" w14:textId="29393392" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D012138" w14:textId="2F487678" w:rsidR="00CD257C" w:rsidRPr="00A954D2" w:rsidRDefault="00CD257C" w:rsidP="00CD257C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F644B25" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A39033" w14:textId="77777777" w:rsidR="00C771C8" w:rsidRPr="00A954D2" w:rsidRDefault="00C771C8" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5C60F17A" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5C60F17A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2138B919" w14:textId="462E57D0" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00B03BB6" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1821B546" w14:textId="09087089" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6033F2F4" w14:textId="307DFCA3" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal and Disposal of Winter Sand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FC6125" w14:textId="6C51C950" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...14 lines deleted...]
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44278E80" w14:textId="5EFADB3D" w:rsidR="009407C0" w:rsidRPr="00A954D2" w:rsidRDefault="009407C0" w:rsidP="00AD179D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C9297F8" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EDCEC45" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w14:paraId="4D504309" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w14:paraId="4D504309" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C627622" w14:textId="763B81DC" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="006B7CAA" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="685AF880" w14:textId="42796B95" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="006B7CAA" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04FC33F9" w14:textId="57C34D76" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="002D1D2A" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Disposal </w:t>
             </w:r>
             <w:r w:rsidR="006B7CAA">
               <w:t>of Asbestos-Containing Material Asphalt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A629965" w14:textId="637BA285" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="006B7CAA" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A38B8A" w14:textId="77777777" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="006B7CAA" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="042CEA6E" w14:textId="77777777" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="006B7CAA" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A2A2167" w14:textId="77777777" w:rsidR="006B7CAA" w:rsidRPr="00A954D2" w:rsidRDefault="006B7CAA" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="08A593B8" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="08A593B8" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="247CD625" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6430011C" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20A78DCE" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56F7CA43" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B174F8B" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48537438" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="449E5166" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="29DF263F" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="29DF263F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4855716B" w14:textId="406F1B54" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00B03BB6" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61244B64" w14:textId="29915ACF" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...29 lines deleted...]
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D38C2" w14:textId="3CB4494C" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Roadway Ditching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="212746DE" w14:textId="75CB048F" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>square metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD664B3" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DE20DC2" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34368027" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="6E567260" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="6E567260" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D7B41DD" w14:textId="531C44B0" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46D6A40F" w14:textId="10ECF4E2" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33609C95" w14:textId="315E3919" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clearing and Grubbing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C63BE66" w14:textId="1F940461" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A25D72">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">square metres </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="398C005C" w14:textId="0C78C0AD" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AF690D4" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="701EF2D3" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1343526F" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1343526F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C9064D3" w14:textId="0BB23C25" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71D95494" w14:textId="7156087C" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="398EA262" w14:textId="33C8B38F" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of S</w:t>
             </w:r>
             <w:r w:rsidR="0076770E">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ingle</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trees </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF863BE" w14:textId="6F5C133F" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67173734" w14:textId="2419C2EC" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00ADB52A" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="230BB59F" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="2BA4EA9A" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="2BA4EA9A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24D72BA4" w14:textId="17B282A6" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00B03BB6" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidR="00F0297D" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B2294A4" w14:textId="5CCDE1FF" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28AD5AEE" w14:textId="3EC08076" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Excavation, Grading </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D861FF9" w14:textId="56B934A1" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D85602F" w14:textId="53712D50" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40C7C4EA" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ADA16AE" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="32C3424E" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="32C3424E" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F295DDB" w14:textId="7D949275" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00B03BB6" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidR="00F0297D" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70C8E42B" w14:textId="6163D498" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65E637BC" w14:textId="6D2265E2" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Earth Borrow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BF519B6" w14:textId="1751C193" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14E842F9" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5DF47E" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08795BCB" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="6C7262A4" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="6C7262A4" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F293CA" w14:textId="1F3F69F4" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="258AA58B" w14:textId="51028D46" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52FD9C1D" w14:textId="5BAB8BA2" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unsuitable Material Removal, Disposal and Backfill </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Provisiona</w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>l)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="665ADD79" w14:textId="059E6477" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46EF5C19" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67AD0F8F" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="753AD10A" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="3AC52165" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="3AC52165" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="553334E9" w14:textId="5ED07960" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55823F23" w14:textId="1A1C92AA" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00BCF557" w14:textId="5F189B7E" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacted Material Removal, Disposal and Backfill </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Provisional)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1CB2FD" w14:textId="2E8784E2" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="240B9072" w14:textId="2F41B123" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AB12015" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2828A816" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="67139F75" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="67139F75" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="120F6460" w14:textId="7ECD3981" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445B2213" w14:textId="4DDFA6B5" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7736F938" w14:textId="4E122237" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Geogrid for Sub-Excavation Locations </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Provisional)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1303D86D" w14:textId="60D8CA1F" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>square metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15928379" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30CA8370" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6421284B" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="7A4EE112" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="7A4EE112" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2263763F" w14:textId="2223FDB4" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4987B860" w14:textId="738A797C" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76B912EA" w14:textId="28B771F9" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextile for Sub-Excavation </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Locations </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Provisional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35178542" w14:textId="77CF0118" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>square metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="625FFE54" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17ACD60D" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C9C7C06" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5409A03D" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5409A03D" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19FD1589" w14:textId="5A0E6786" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D2FEE9B" w14:textId="15E09C2F" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52E16EDF" w14:textId="3C84F68A" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="0076770E" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130CAD">
               <w:t>Earth Excavation and Preparation for Boulevard Soil Trench</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D67548D" w14:textId="4AD978DE" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="0076770E" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70238281" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D52948A" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04192769" w14:textId="77777777" w:rsidR="00F0297D" w:rsidRPr="00A954D2" w:rsidRDefault="00F0297D" w:rsidP="00A954D2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="31E7FDB4" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="31E7FDB4" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="232E816A" w14:textId="52A9892E" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00715CE1" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="00B52AEC" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A278F88" w14:textId="33640FE3" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="4"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
             <w:commentRangeEnd w:id="4"/>
-            <w:r w:rsidR="00554852">
+            <w:r w:rsidR="00554852" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:commentReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ABA2DF1" w14:textId="7C2966B1" w:rsidR="00B52AEC" w:rsidRPr="0076770E" w:rsidRDefault="00A25D72" w:rsidP="00C2477D">
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Root </w:t>
             </w:r>
             <w:r w:rsidR="00B52AEC" w:rsidRPr="00A132F0">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploratory Excavation by Hydro-Vac </w:t>
             </w:r>
             <w:r w:rsidR="00B52AEC" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Provisional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42A7C63F" w14:textId="31A7A1D4" w:rsidR="00B52AEC" w:rsidRDefault="00AE3C1B" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="00B52AEC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03817914" w14:textId="0CCD7FAD" w:rsidR="00A25D72" w:rsidRDefault="00A25D72" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="190EB7C7" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AD1A05" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FCC0BA7" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1EFE8B67" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1EFE8B67" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4232BF60" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FE49CF1" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7065A5EF" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="069BC09B" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2038BAAD" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B5E3373" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27E889E3" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1B70F978" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="1B70F978" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21BCCFFB" w14:textId="7132E441" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6383866E" w14:textId="1CCD8036" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:commentRangeStart w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R300</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:commentRangeEnd w:id="5"/>
+            <w:r w:rsidR="00B91BD6" w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="5"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C91748" w14:textId="14DE6886" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plant Produced Trial Batches for Asphalt Mix Design Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088EFF86" w14:textId="7565B6CA" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70ED6D67" w14:textId="77777777" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F8AEB52" w14:textId="77777777" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F729FFF" w14:textId="77777777" w:rsidR="00FB7CAC" w:rsidRPr="00A954D2" w:rsidRDefault="00FB7CAC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="691BBA24" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="691BBA24" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355CE851" w14:textId="53D19D0C" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03DC8018" w14:textId="450D5AD5" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="5"/>
+            <w:commentRangeStart w:id="6"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R301</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="5"/>
-            <w:r w:rsidR="0025688F">
+            <w:commentRangeEnd w:id="6"/>
+            <w:r w:rsidR="0025688F" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2059" w:type="dxa"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="6"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D2ACDEB" w14:textId="2FAD7D27" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3195,183 +3211,185 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">’ Warm Mix Asphalt – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E2A88DD" w14:textId="0090EE28" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30D14D9E" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="689B7D3D" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30207B02" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="47CFD7DA" w14:textId="77777777" w:rsidTr="000F440E">
-[...2 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="47CFD7DA" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E774D6D" w14:textId="4933F369" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67C0DCAE" w14:textId="13DC6405" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="6"/>
+            <w:commentRangeStart w:id="7"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R301</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="6"/>
-            <w:r w:rsidR="0025688F">
+            <w:commentRangeEnd w:id="7"/>
+            <w:r w:rsidR="0025688F" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2059" w:type="dxa"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="7"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CDEE4BD" w14:textId="4F90A232" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3419,182 +3437,192 @@
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">’ Warm Mix Asphalt – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DFA0538" w14:textId="562F4C2D" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BA7182D" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1457403B" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7247CEA7" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="49D7ABFD" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="2597C6D4" w14:textId="42B66547" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="49D7ABFD" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2597C6D4" w14:textId="2F26492E" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / New Construction</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1262" w:type="dxa"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005838B5">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E8D6FE" w14:textId="2C575D60" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="7"/>
+            <w:commentRangeStart w:id="8"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R302</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="7"/>
-            <w:r w:rsidR="0025688F">
+            <w:commentRangeEnd w:id="8"/>
+            <w:r w:rsidR="0025688F" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2059" w:type="dxa"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="8"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F8CBE38" w14:textId="28945403" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3642,183 +3670,193 @@
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">’ Warm Mix Asphalt – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="456A2C35" w14:textId="27B74CF8" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="152EBA22" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CA76BC4" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDE07A1" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="77212E07" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="61E5451F" w14:textId="0BE027D4" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="77212E07" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E5451F" w14:textId="393E0027" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / New Construction</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1262" w:type="dxa"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005838B5">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E29A9AE" w14:textId="0A5DF56A" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="8"/>
+            <w:commentRangeStart w:id="9"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R302</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="8"/>
-            <w:r w:rsidR="0025688F">
+            <w:commentRangeEnd w:id="9"/>
+            <w:r w:rsidR="0025688F" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2059" w:type="dxa"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="9"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F5F5F3D" w14:textId="260EF8D0" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3866,166 +3904,627 @@
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">’ Warm Mix Asphalt – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
+            <w:tcW w:w="2134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68D58318" w14:textId="57DCDC36" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tonnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62132B0D" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="911" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14676AD1" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E798647" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="11E1E30D" w14:textId="770216BE" w:rsidTr="000F440E">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00A954D2">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="499B5D57" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E15EFC" w14:textId="264B52B6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2505AC4F" w14:textId="6CC81F83" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="10"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R302</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="10"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="10"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B02678" w14:textId="1015B33B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm Superpave </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>12.5 FCX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Surface Course, PGAC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>64-28 XJ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Category ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’ Warm Mix Asphalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>– Roadway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C0A648" w14:textId="49CFC0F5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B7E615" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180289E0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34700C79" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="727775EF" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F770B4A" w14:textId="03461EAD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F8CB28" w14:textId="341386A0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="11"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R302</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="11"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="11"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47969CFD" w14:textId="29A178CA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm Superpave </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>12.5 FCX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Surface Course, PGAC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64-28 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>XJ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Category ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’ Warm Mix Asphalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00813786">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Entrances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78117F7B" w14:textId="468C6C54" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52548F43" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1108E7AB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC34EF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="11E1E30D" w14:textId="770216BE" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E34878" w14:textId="7F6EE76A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EEFB362" w14:textId="0313306C" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEFB362" w14:textId="0313306C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CC1A5B8" w14:textId="628017AA" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1A5B8" w14:textId="628017AA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remove and Replace Miscellaneous Superpave </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>12.5</w:t>
             </w:r>
@@ -4049,7967 +4548,7655 @@
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, Category '</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">' </w:t>
             </w:r>
-            <w:r w:rsidR="00462EC2">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hot</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mix Asphalt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0BFF6BFF" w14:textId="2BD4A762" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFF6BFF" w14:textId="2BD4A762" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>square metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="74879EBE" w14:textId="57FF44DF" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DEDB8B" w14:textId="18262D66" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60994F64" w14:textId="0BA870E2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74879EBE" w14:textId="57FF44DF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="56A3568D" w14:textId="3BC4F59B" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="5BD59C2A" w14:textId="217A2927" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="56A3568D" w14:textId="3BC4F59B" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD59C2A" w14:textId="217A2927" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21D01F4C" w14:textId="44BB58B2" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D01F4C" w14:textId="44BB58B2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="484D7B94" w14:textId="4558ED92" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="484D7B94" w14:textId="4558ED92" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Remove and Replace Asphalt Curb and Gutter </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F8AB5DB" w14:textId="0A52FA80" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8AB5DB" w14:textId="0A52FA80" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="3751C29A" w14:textId="37DD319C" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676F6B46" w14:textId="2C60C210" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="387338AB" w14:textId="1701B72F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3751C29A" w14:textId="37DD319C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="5438CDE8" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="50E13CA7" w14:textId="3B51A3CB" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5438CDE8" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E13CA7" w14:textId="3B51A3CB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE0C681" w14:textId="07DA6549" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="12"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R305</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="12"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="12"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292C3C06" w14:textId="4977610A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm Superpave </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>12.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Surface Course, PGAC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>58-28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Category ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’ Hot Mix Asphalt – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21078115" w14:textId="03D2A71C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EFC05F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B3C9C4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23502219" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="561CC26C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1554401D" w14:textId="79C584A0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2C5A78" w14:textId="4BC3A78A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C97A7CE" w14:textId="7714F8E8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remove and Replace Hot Mix Asphalt HL-3HS Surface Course and HL-8 Binder Course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510D4720" w14:textId="7A9DE65F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056E86CC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C35F05C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C52F8BA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="143557D5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151D7332" w14:textId="4AFCFD47" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D8FC50" w14:textId="3BE5A05B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105456EB" w14:textId="79330E99" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remove and Replace Miscellaneous Hot Mix Asphalt HL-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E971E49" w14:textId="36C40822" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="567190BD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCA81AB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDD6340" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3BB8B5E7" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B4EFC4" w14:textId="0471FC9A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="095EF50B" w14:textId="50A994D6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEB5B60" w14:textId="41D81577" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>50 mm Superpave 12.5 Surface Course, PGAC 64-28 XJ, Category ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="521D2414" w14:textId="19BC60DB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FDE191" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C34A66" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F09F2E8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1B114198" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF07B88" w14:textId="31D2A3C6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BFC022" w14:textId="57D06514" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3ACD3E" w14:textId="740EDD8E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asphalt Binder Course Repair </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E084C9" w14:textId="7956937C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5052F4E0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="198917C2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6133E9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3872BAA5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FC25FA" w14:textId="5895D53A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7549BE36" w14:textId="1802E478" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R310A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29130804" w14:textId="5E9D4A02" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asphalt Binder Course Repair </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– Asbestos</w:t>
+            </w:r>
+            <w:r w:rsidR="00315DC0">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Containing Materials </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A275898" w14:textId="1131330F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="327EA293" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2FB5B2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="245A54C4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7B5D9063" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCB3A95" w14:textId="67386C42" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02930ED2" w14:textId="03A9013C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAC339A" w14:textId="4B9CB0E6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aramid Reinforcing Fib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es in WMA – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F448653" w14:textId="097E709C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tonnes of WMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E1CD6E" w14:textId="29B625B4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B92E667" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9DD769" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="261D50CF" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D841C77" w14:textId="22404925" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D4C0D1" w14:textId="4874C838" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F6156E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Geotextile Stabilized Double Chip Seal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA0C80C" w14:textId="388CF3E4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162738D9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BC910E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5215B714" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2F1F7691" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D92B0E" w14:textId="7DD606EE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B558185" w14:textId="6D3E6066" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A567F17" w14:textId="608975A7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Double Chip Seal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135682E7" w14:textId="2D251F39" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E8A0D2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F6E8E61" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58DCE8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="011ABE65" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5058D4" w14:textId="69C789D6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB1E72C" w14:textId="169182D1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFE51E2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fog Seal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03982F36" w14:textId="37E4DC4E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0057D182" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440D261E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477C2816" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="41CE18B4" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4227CEFE" w14:textId="035F37C9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Renewal</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            <w:r w:rsidR="0025688F">
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0367B16A" w14:textId="28C5E4ED" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0DCF5A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Granular Sealing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D89119" w14:textId="2FF60947" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27437162" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61617578" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E477A0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7A0030D2" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E784EAE" w14:textId="5BCBA8D0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A969AAB" w14:textId="5D17717A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB84D77" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type III Modified Microsurfacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F80A2AD" w14:textId="7280B8DC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24ED9586" w14:textId="3F7B159F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498E04E1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685E055A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7E7046EC" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF683C" w14:textId="532D147A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="00265BA8" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DFFCBD" w14:textId="4C3147D0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEF86AB" w14:textId="674C9CF9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tack Coat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0E4E2D" w14:textId="143A20D2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D9D828" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A465F22" w14:textId="632F1874" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BC64B5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5DD5CAD3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FF86A8" w14:textId="27AB9C2B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B886D57" w14:textId="1F7EF08C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD78908" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Joint Sealant – Re-Instatement Tape</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B0DD5C" w14:textId="0135EDCB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A28EA03" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA65BE4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F201BC3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1D982587" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="573BB271" w14:textId="384D7BB5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD2E953" w14:textId="39617C0E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00290629" w14:textId="669B0A04" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Joint Sealing Compound</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DDF836" w14:textId="500C1BA0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E87F4A1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C09183" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="569B444D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5618F67F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09279C7B" w14:textId="0256C00C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAAE1CA" w14:textId="3B445A78" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A4EAAE" w14:textId="3E774639" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Crack Sealing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CC0F6A" w14:textId="0154C84E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D785F87" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF587FF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6F2631" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="13AA19AB" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654E21A5" w14:textId="67900AC8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016DAF48" w14:textId="2D9E43E9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EA05B1" w14:textId="2DCE4220" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Crack Filling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E93B69" w14:textId="2C951ACD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6998DD7E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28762D60" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B7865A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="0C831BA5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F86E926" w14:textId="44E54CB5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AB1500" w14:textId="38B2B110" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F516256" w14:textId="114A15E0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Routing, Cleaning and Sealing Cracks in Hot Mix Asphalt Pavement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50366611" w14:textId="6F31E25E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F6786F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7777277E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3132FF91" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6CA96899" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602D76B4" w14:textId="1E185B78" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2FB3ED" w14:textId="33B5EC53" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00167174" w14:textId="73E7B4D5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Full-Depth Reclamation with Expanded Asphalt Stabilization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780B2742" w14:textId="3020DF8B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEE110D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1113EF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2036AD77" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4CC7552B" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1EA287" w14:textId="7F650606" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="444DF314" w14:textId="2D6DDF6F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D731E87" w14:textId="64DB6A94" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Corrective Aggregate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44672032" w14:textId="509490CC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tonnes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="434B0172" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F833FBE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="593120E2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="25F83479" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="161B2F03" w14:textId="7731060C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE73825" w14:textId="7EC203CE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6061A3CE" w14:textId="5018BC13" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Performance Graded Asphalt Cement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD5F0CD" w14:textId="5FF4172B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tonnes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5683AF94" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F3A912" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A9C505" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="60B7E31F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5603FB" w14:textId="55AA34AB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E3803E" w14:textId="7DDA2169" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BB7CA8" w14:textId="02E6AE6A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hydrated Lime</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA9D9FF" w14:textId="66BDC769" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tonnes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281D08D9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE924F3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173B805B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6340D7B5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9D2B10" w14:textId="6976664B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7489CE77" w14:textId="3A627637" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C29A46" w14:textId="064B356E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Granular A – Roadway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A550C2" w14:textId="0E132780" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="621820CE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52AF6244" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D59A5F8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6C2C3A66" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFB045A" w14:textId="09E9A9B2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E2B87A" w14:textId="16864680" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="13"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R327</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="13"/>
+            <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="13"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCBFA9D" w14:textId="09DE033F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular A – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285570">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Entrances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5A07CB" w14:textId="4EA5B791" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE9B768" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="302E079E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E71562" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7EFDD873" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E078BD" w14:textId="2A845166" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B84D295" w14:textId="31338F5F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="318F9BDC" w14:textId="3709FDB1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular A – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285570">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Shoulders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5B18F7" w14:textId="597AB370" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD9B7F6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D73387F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784B620F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6135A2D2" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E2A308" w14:textId="641FBEEB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12955355" w14:textId="2CAEEAB6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="14"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R328</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="14"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="14"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AAAD3D" w14:textId="7EF14C26" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Granular B – Roadway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC4A9F7" w14:textId="2692707B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B95A66" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCDC3A8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D8049C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1F57F66A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC08A6E" w14:textId="30EC327C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8B6DAF" w14:textId="64E4E9B7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFBB69B" w14:textId="3D1EE8FF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular B – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285570">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Entrances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69991E97" w14:textId="5CC32C50" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32376F3B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B30540" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DD216B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="63306E57" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C89168D" w14:textId="0C783A7A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3233202D" w14:textId="6438FDE2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E66290C" w14:textId="413690DB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal, Preparation and Regrading of Existing Shoulders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6041B53B" w14:textId="65600450" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D28CA6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6A8B94" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45798D59" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3D4B76D1" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="060F476A" w14:textId="0626E8BC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13335C1E" w14:textId="716DA8A0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34619DA0" w14:textId="5D73AF6C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Granular A Shoulders and Entrances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE8DBD8" w14:textId="1D6FF0D7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tonnes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4346A358" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F53174" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6476D162" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="720D6AD0" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10592619" w14:textId="35DB01EA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47175251" w14:textId="4DF68298" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BDC0F8" w14:textId="5B47D121" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full Depth Granular Base Repair </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>XX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> mm Superpave </w:t>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA0D83D" w14:textId="6D2ED1ED" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B947673" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6990EEE5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7829AE37" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="43BA4320" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C7B111" w14:textId="40E49AA8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E08443" w14:textId="7391FE70" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R332</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3EC2D3" w14:textId="6648C0C6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full Depth Granular Sub-Base Repair </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>12.5</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Surface Course, PGAC </w:t>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C4F33D" w14:textId="10184B8B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B45C26" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C401AB7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="124D8A2B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="65A3FFDC" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAE029B" w14:textId="062836D1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA6E84C" w14:textId="667E4DAD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="472A8C57" w14:textId="47F87361" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Temporary Asphalt SP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.5 Sidewalk and Transit Pads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4656D28D" w14:textId="289CCD27" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD8491C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03798181" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6769EC88" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="216BC3AB" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F39077" w14:textId="6B31B935" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FA17A6" w14:textId="6941FF74" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2069FCCB" w14:textId="54382029" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concrete Curb and Gutter – All Types</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D13C826" w14:textId="3EE76A84" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF20976" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5261BB6C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6009FC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5781DD07" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EB1B4B" w14:textId="7623514B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B82D022" w14:textId="15D53D61" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0477718F" w14:textId="142274DE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concrete Sidewalk – All Types</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754C402E" w14:textId="7E987588" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09471E9F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086E819F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="126F6BA9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="30B399EB" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F87533D" w14:textId="19E4FF5A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65913E8C" w14:textId="13DE157E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10197693" w14:textId="091918D4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tactile Walking Surface Indicator (TWSI) Plates for Concrete Sidewalk Ramps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE6A697" w14:textId="22DA43C0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A91C9BF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F56486" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121E551B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="04F8B2ED" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF686A1" w14:textId="4D35AF88" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="471A23A5" w14:textId="6A5BB501" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D64EFA" w14:textId="7301AE24" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concrete Slab Raised Median</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A0A516" w14:textId="2282A027" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EA15C8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10527CDD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478CF0A5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7D484950" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAE49D9" w14:textId="22767E69" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F4DE6D" w14:textId="32DF83BD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7405DB81" w14:textId="2316C19F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concrete Bus Shelter Pad and Passenger Standing Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC2D0E3" w14:textId="673362FB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD45309" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F822715" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F222DEB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="61E4DDBD" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3004D37A" w14:textId="6B96AEBD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4431B9E0" w14:textId="7442A487" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B495F3" w14:textId="657FB6EF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remove and Restore Interlocking Brick Boulevard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E9615F" w14:textId="60FE6A1F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2849480A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5D68E6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="008DFB0D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="22F239CA" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D36F99" w14:textId="7FE5CA0A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046CE3F4" w14:textId="7000CE3D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6071B0ED" w14:textId="6C1958F6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concrete Curb and Gutter Outlets – All Types</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="049D6828" w14:textId="377EC6BE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B17896" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246BD2DC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5784F685" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4884D741" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615F249A" w14:textId="2992F5B3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00715CE1">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0C0AB4" w14:textId="5C3AF79D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R341</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B035E4D" w14:textId="3A6A9606" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00715CE1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asphalt Cycle Track </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4591AE" w14:textId="5CB63483" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F294A8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433DBFB5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F051F4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="0B4B6B5C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61259686" w14:textId="1A13B761" w:rsidR="003E1E90" w:rsidRPr="00715CE1" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0C877D" w14:textId="237F12F0" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R342</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB6CD6E" w14:textId="15495765" w:rsidR="003E1E90" w:rsidRPr="00715CE1" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>sphalt Multi-Use Path</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F3DB16" w14:textId="3CA63D77" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E28CAEF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFE1B0D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58608E99" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6296009C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB24322" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C64BBC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02546A14" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7641A0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C09875" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A57854" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3405EE5C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="63157744" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC1941A" w14:textId="3AD0DFC8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435B8981" w14:textId="718313E5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B6EE76" w14:textId="1256360B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pipe Subdrains</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E6DB1D" w14:textId="10640F9A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5870D4DB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA2AFEB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B43CCD3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5BCF781B" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4308F12A" w14:textId="3EE150B4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4918A06A" w14:textId="35047265" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CED946" w14:textId="25B4416B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adjust Maintenance Holes, Catch Basins and Valve Chambers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A72394F" w14:textId="0F3E638A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0D4E3B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="487F3906" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BB844E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3EFF896E" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3903B899" w14:textId="6706C556" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECD9D79" w14:textId="03AEAF07" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="111F0746" w14:textId="4FD040D3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rebuild Maintenance Holes, Catch Basins and Valve Chambers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E66B383" w14:textId="0353CD7A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004849F6">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7501936F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58820A6D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD6D03E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4F7735F0" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1697265A" w14:textId="6AE7B3C7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA6FDB9" w14:textId="3A44B654" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04607070" w14:textId="67AE3B81" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adjust Water Valves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C61E15" w14:textId="222DBDA0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="057CB13F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA87869" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2920194C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="05A83142" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CF0AF2" w14:textId="0F6E32BA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="15" w:name="_Hlk209522877"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E3A7ED" w14:textId="77186950" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AE09E8" w14:textId="2173CE38" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Replace Frames and Grates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Covers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Maintenance Holes, Catch Basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, Ditch Inlets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Valve Chambers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BF0F2E" w14:textId="0F4ECD90" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B621F7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7641DACB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57738452" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="15"/>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3A0511B5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F53881" w14:textId="4ED8BA29" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41857817" w14:textId="323EE595" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="385CF248" w14:textId="6AED5EA6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply/Replace and Adjust Rectangular </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Frame with Two-Piece Cover</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C78B85" w14:textId="394C74C4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62406593" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B85A6B2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3158E2E4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7BDADFD2" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="296971F0" w14:textId="2D7C2C7E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D44DA94" w14:textId="2D9BB1B9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="16"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R407</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="16"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="16"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65824A29" w14:textId="673CEC7D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Catch Basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>including Frame and Grate/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cover – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>58-28</w:t>
-[...7 lines deleted...]
-              <w:t>, Category ‘</w:t>
+              <w:t>600 mm x 600 mm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52640466" w14:textId="193EF5C8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6209A068" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265BB071" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="268C9FCA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7C3D3940" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C97A85" w14:textId="324870C4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6E0447" w14:textId="0F3B2D1B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="17"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R408</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="17"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="17"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A6E7F7" w14:textId="2749773D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Double Catch Basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277CB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>including Frame and Grate/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...76 lines deleted...]
-          <w:p w14:paraId="23502219" w14:textId="77777777" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00B52AEC">
+              <w:t>600 mm x 1200 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="131DD636" w14:textId="5B065B13" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAF833F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4AF97B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6951A53E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000825F0" w:rsidRPr="00A954D2" w14:paraId="3DB0572F" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="5F3F23C7" w14:textId="09EAC8A7" w:rsidR="00B52AEC" w:rsidRPr="00A954D2" w:rsidRDefault="00B52AEC" w:rsidP="00C2477D">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5BB7653A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CA4482" w14:textId="414C5498" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
-          </w:p>
-[...1504 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1947 lines deleted...]
-            <w:r w:rsidR="00D13D2F">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B31D99" w14:textId="5B6D7771" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="18"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R409</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="18"/>
+            <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...3985 lines deleted...]
-          <w:p w14:paraId="1F833F6A" w14:textId="5B28B638" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="18"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F833F6A" w14:textId="5B28B638" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ditch </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inlets</w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
@@ -12038,15009 +12225,15175 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cover – </w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>600 mm x 1200 mm</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09248E44" w14:textId="5064460E" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09248E44" w14:textId="5064460E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="32C5721C" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A72887D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EB0FAE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C5721C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB0856" w:rsidRPr="00A954D2" w14:paraId="7E0CC1CC" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="25B33FBC" w14:textId="7D601225" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7E0CC1CC" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B33FBC" w14:textId="7D601225" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:commentRangeStart w:id="16"/>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A0C4B8" w14:textId="2B7EDD11" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="19"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R410</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="16"/>
+            <w:commentRangeEnd w:id="19"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="19"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA7B43C" w14:textId="13954EB1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maintenance Holes</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277CB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>including Frame and Grate/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+              </w:rPr>
+              <w:t>Cover</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>1200 mm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBA697F" w14:textId="0D37CB70" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="206DDED1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3209BBD0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A76E3C5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7A7741BB" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A73A904" w14:textId="7F3EDFA4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5227ECAC" w14:textId="29B0547A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AF63BD" w14:textId="61F8A8A7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Maintenance Holes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D277CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>including Frame and Grate/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cover – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>1800 mm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43924105" w14:textId="0DB9E7E6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD54437" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA6E54B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B75CFE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2A4ABBF7" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C218B62" w14:textId="52B8D068" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Construction </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DED1089" w14:textId="4504060A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="20"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R411</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="20"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...25 lines deleted...]
-              <w:t>Maintenance Holes</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="20"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA01AC1" w14:textId="1B6AEC08" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintenance Hole Drop </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>300 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2F46C9" w14:textId="0C7B84A6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBB83B4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B885CE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF1FB84" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4B2C4780" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7C7F2C" w14:textId="50F208E0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59318410" w14:textId="24733DD3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA43958" w14:textId="069FC4B7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Break into Existing Maintenance Hole, Catch Basin or Sewer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4638D583" w14:textId="4504853D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D63D5B0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A098546" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4A9B14" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6017D366" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B4930" w14:textId="5DDAADB7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBFCF4A" w14:textId="31614197" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="21"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R413</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="21"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="21"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65804942" w14:textId="0FD6580F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil/Grit Separator </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB734B">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05876117" w14:textId="13F10AF6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A4695A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6A6BCC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B6639A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="22BF881C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="320B2BDF" w14:textId="3AE44888" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="719ECBA5" w14:textId="604A8C74" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="22"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R414</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="22"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="22"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F77DA3" w14:textId="3286A434" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storm Sewer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D277CB">
-[...18 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>1200 mm</w:t>
+              <w:t>300</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm Dia. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>PE</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="0EBA697F" w14:textId="0D37CB70" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Class 320, Bedding, Granular Backfill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="789BCA6D" w14:textId="474B2978" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB1AD50" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A529753" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D842D03" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1DE68B71" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D5609B" w14:textId="392CFE94" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE7EA42" w14:textId="63151478" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="23"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R414</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="23"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="23"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0812B88D" w14:textId="72561D74" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storm Sewer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>525</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm Dia. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>PE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Class 320, Bedding, Granular Backfill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513EB324" w14:textId="7851D3D1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6B5593" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BEDF03" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7E649C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="45F31F1A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30802E91" w14:textId="772466BC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40873336" w14:textId="47DDCCF8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC483D9" w14:textId="4B731218" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CCTV Inspection of Storm Sewers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1702DE85" w14:textId="5C7A448F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="641F611E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DD9CB5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD1994E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1E503B3C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4206F8D2" w14:textId="44028F80" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20846D0D" w14:textId="01A238A2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="24"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R416</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="24"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="24"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1358609F" w14:textId="43D32543" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remove and Replace Damaged Storm Sewer Pipe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407F5F85" w14:textId="393DD7F5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71804E26" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62430A07" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E4A30F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2ACB42BC" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29530188" w14:textId="58FAFE45" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D15E2B3" w14:textId="4837B3BE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R417</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA69D0F" w14:textId="03777FCA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flush, Clean and </w:t>
+            </w:r>
+            <w:r w:rsidR="004C1D24">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCTV </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ect Existing </w:t>
+            </w:r>
+            <w:r w:rsidR="00130F29">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pipe/Culvert</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E40C7B" w14:textId="7C424C22" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BFC831" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6FBCCB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AA8C0A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="070530D1" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CB88FC" w14:textId="41A722EF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CBFDBD" w14:textId="0409ED94" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D21486" w14:textId="437CBB42" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Concrete Headwall for Pipes Less than 900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mm including Grate (OPSD 804.030)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="746A42DA" w14:textId="11EE8A98" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="3A76E3C5" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B938DDF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B67469" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="309CB62A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB0856" w:rsidRPr="00A954D2" w14:paraId="7A7741BB" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="4A73A904" w14:textId="7F3EDFA4" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4E56EF94" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3801B25F" w14:textId="27140866" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3424BCC1" w14:textId="07970259" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="006A1494" w14:textId="72E5786D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concrete Headwall with Grate and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Chain Link Fence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (OPSD 804.040)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A42ACA" w14:textId="11DC7509" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350A43A1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D137F6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265CB9F7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6C8FF478" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7831D91A" w14:textId="7FF84D79" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B62C092" w14:textId="644FBA2D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R420</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068259EA" w14:textId="164955C8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrance Culvert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 525</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mm Dia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004411A2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Type, Class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C01450" w14:textId="0BC95E85" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D824A4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0290C8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7078FD07" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5300FD23" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="241375C7" w14:textId="27014F00" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="199A1E26" w14:textId="60801782" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="25"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R421</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="25"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="25"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48835CE3" w14:textId="7BEBE4B8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remove and Replace Driveway Culvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003949CC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– Size, Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728F5C6F" w14:textId="33D2F445" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DA04B7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F393A8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09747033" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="16464B76" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F32D3E9" w14:textId="0ADD30C7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2E874F" w14:textId="14AC043C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="26"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R422</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="26"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="26"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D09C32F" w14:textId="166C965A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remove and Replace Pipe Culverts </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A91A1B0" w14:textId="7E824EC4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF4BEF1" w14:textId="68149F86" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4E13DF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5D1048" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="21E2F2ED" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="214967DD" w14:textId="0A6E89CB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C9B547" w14:textId="3B29C27C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="27"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R423</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="27"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="27"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="523C1C3D" w14:textId="458E1D0C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Culvert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004411A2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Size, Type, Class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671439E2" w14:textId="1ACB1C44" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFD7842" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFB37B2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73947895" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="12A27715" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="280B36BC" w14:textId="2D39CB54" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513F82FA" w14:textId="14222BB0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="28"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R424</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="28"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="28"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C907F9C" w14:textId="4790F3B1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reline Pipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Culvert </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with Fold and Form </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PVC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pipe Liners – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7C4A1B" w14:textId="7A38CE4A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2133BDC2" w14:textId="704EDB53" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59038E0C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786D42A4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="09AE9D4C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B47385B" w14:textId="5732DCA2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4649AB76" w14:textId="51B11187" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="29"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R425</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="29"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="29"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1343B4BF" w14:textId="1EE1971C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reline Pipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Culvert </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with Snap-Tite HDPE Pipe – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2779C5ED" w14:textId="54846694" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lump sum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AAD3F7" w14:textId="76602004" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05926D6C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7C6EAC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="276B0A34" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C84AA8" w14:textId="0B18B91F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewal </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E511B4" w14:textId="7A5B7C5E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E51E33" w14:textId="4141EF14" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eline Pipe/Culvert with UV Glass Reinforced Cured-in-Place Liner – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03A82">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C47560" w14:textId="165BBFC3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lump sum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D7BE76" w14:textId="3FA66869" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB2A5DC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3991BF77" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="11C8AACF" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE56271" w14:textId="1CB1D41B" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>enewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FE5A33" w14:textId="2C805EC5" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R427</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="30"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D72580" w14:textId="0557BD5D" w:rsidR="003E1E90" w:rsidRPr="003475FA" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arge Voids in Pipe Connections – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86B3F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Pipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86B3F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C68A94" w14:textId="341B5E6F" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBEF288" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="476B3009" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="761EAC66" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1E923E9F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B255AE" w14:textId="6A2384B8" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8DD17F" w14:textId="6FA77DAD" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAAD472" w14:textId="078D5933" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003475FA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parge Voids </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003475FA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subdrain Connection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA4F50D" w14:textId="54A3BD09" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6559D32E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42077549" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="332B48BD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="453E949D" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086A8A19" w14:textId="5ED0B31D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A40A424" w14:textId="07745720" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE5E8B9" w14:textId="43ED54BD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1DCD8F" w14:textId="02D89FF2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0163C450" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6EF0F9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1F7E57" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="31C33AC1" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6E52DB" w14:textId="5FD57BD5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...38 lines deleted...]
-              <w:t>Maintenance Holes</w:t>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456D63B7" w14:textId="1C40F095" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10973A40" w14:textId="24F576E9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Asphalt Pavement – Full Depth (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A269C4" w14:textId="728A5FF2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C046BE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C66A5E4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F6DE83" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="79651FC8" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44ECAF31" w14:textId="1053F966" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4709D5E0" w14:textId="0C8FFF4C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5EBB81" w14:textId="68AE6D88" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Asphalt Pavement – Partial Depth (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mm) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="504C287E" w14:textId="040F7D54" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BA4171" w14:textId="4543814D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D5375" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25278D51" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="74EBEF0C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5501D4CD" w14:textId="134EB846" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="424DB1E3" w14:textId="6A7B8704" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AE1D25" w14:textId="4B7CACC1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Cover – </w:t>
+              <w:t>al of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asphalt Pavement at New </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Median – Partial Depth (40 mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A0D973" w14:textId="4C98CA5F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C2F5C8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="725BCDCC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F30AA3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="49A14160" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6004F9" w14:textId="47E6D310" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DABA019" w14:textId="42A31D67" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R504</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C29982E" w14:textId="08FC378B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>al of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asphalt Pavement at Structures – Partial Depth (</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>1800 mm</w:t>
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BFDFEC" w14:textId="26B6A044" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FE37F4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B54F9B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABB971F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4A342FEE" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C83EB09" w14:textId="0AF79C3F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDCA74F" w14:textId="21307FF3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B893E" w14:textId="2B8F6806" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Asphalt Sidewalk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649CFFFD" w14:textId="6E5EA68C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76157F66" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C55AE0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3C0FB9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="193E6776" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B24DD3" w14:textId="489999DE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6066B4" w14:textId="7A1C0F5E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6650D311" w14:textId="46903FB8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Concrete Curb and Gutter – All Types</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BE1E8C" w14:textId="2BBFE953" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A6C5DD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E01836D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1BEC21" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="07A32BD1" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C463D9" w14:textId="75C6EABC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1037396D" w14:textId="145E89EA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A2C9EA" w14:textId="0BE8716C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Concrete Sidewalk/Median Island</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D28DC24" w14:textId="585B9D43" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33922B85" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="099C4A03" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD00D83" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3873FCC5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76817F7D" w14:textId="3780C486" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E3F3F" w14:textId="47AB9568" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1D22DC" w14:textId="00F79EA1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Concrete Sidewalk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ECF3CFF" w14:textId="32128B84" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F63CBC5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028D02D6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B27D0B" w14:textId="73D2D0B4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="09786DEE" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12198794" w14:textId="62000DB0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B4E004" w14:textId="04AEA082" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A02DA1C" w14:textId="6F1D7379" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Median Island</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A764A27" w14:textId="0C7F096B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470775D0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="043F7685" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B28A83" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2CC57355" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9858C4" w14:textId="3719FDF1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1DE89F" w14:textId="74EE9B70" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52721F8F" w14:textId="073749DC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Unit Pavers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F319E44" w14:textId="009905C6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D91976E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456B3333" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C97F602" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6DACD044" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE28DF7" w14:textId="762A8DC1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050682C">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6D13E0" w14:textId="045FF4AD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R510A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA0355D" w14:textId="21270706" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B36B96">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Unit Paver Crosswalks within Roadway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292C2B72" w14:textId="7D6AE441" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8B753B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671D107A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="610E136D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="12101065" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39894A08" w14:textId="4D803346" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE65E18" w14:textId="0D712717" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B48CDE" w14:textId="1C934AEB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Removal of Concrete Bus Pads </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8D0BCC" w14:textId="66B7845D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="240A615C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D45CE81" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0FFAAA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="240950B8" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40066EC3" w14:textId="03186124" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D51B4DB" w14:textId="72EB3109" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R512</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1293F7F3" w14:textId="5611D3A0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Removal of Pipe Subdrains </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="519BD634" w14:textId="7BA3F702" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62757A2E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDD2920" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727F9879" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6030CCF9" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2CEF15" w14:textId="7358A818" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1896A29C" w14:textId="33711D6B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R513</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E9000E" w14:textId="65A75D99" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Maintenance Holes, Catch Basins and Ditch Inlets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B3FA92" w14:textId="569A3776" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="29B75CFE" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31A07294" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="735872CD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="233916EA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB0856" w:rsidRPr="00A954D2" w14:paraId="2A4ABBF7" w14:textId="77777777" w:rsidTr="000F440E">
-[...85 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5C1B301A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EC366E" w14:textId="426F7429" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F0C4C0" w14:textId="64A9392C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB8A25D" w14:textId="738F611B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Pipes and Culverts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="593999FE" w14:textId="5E8D2EDC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D58C6A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4878864A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C49F2C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="3C1D0A6C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345DD050" w14:textId="1023C3E6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0D4A95" w14:textId="786A0E6C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R515</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF2EE7A" w14:textId="638F5D00" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Abandon Sewers and Laterals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B38893" w14:textId="3B62BC3D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B4977" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8E40CF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68591239" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2275EEFE" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE6EB2A" w14:textId="01480479" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D85D6F" w14:textId="0C802D7B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2285477D" w14:textId="56EC6D55" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Removal of Concrete – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F2542">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>300 mm</w:t>
-[...59 lines deleted...]
-          <w:p w14:paraId="3CF1FB84" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRPr="00A954D2" w:rsidRDefault="00BB0856" w:rsidP="00BB0856">
+              <w:t>Headwall</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1449EB" w14:textId="6C25DF34" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F2542">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B64AF77" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AC1BB6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AFC06C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB0856" w:rsidRPr="00A954D2" w14:paraId="4B2C4780" w14:textId="77777777" w:rsidTr="000F440E">
-[...5642 lines deleted...]
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="385D9379" w14:textId="77777777" w:rsidTr="000F440E">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="385D9379" w14:textId="77777777" w:rsidTr="00F2733F">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10F0F58F" w14:textId="63E61B65" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F0F58F" w14:textId="63E61B65" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07093144" w14:textId="0DB5D19A" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07093144" w14:textId="0DB5D19A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06B3A7AB" w14:textId="09AB2E79" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B3A7AB" w14:textId="09AB2E79" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Removal of Concrete – </w:t>
             </w:r>
             <w:r w:rsidRPr="005F2542">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Toe Wall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3533F3CF" w14:textId="47A0C628" w:rsidR="002A0A56" w:rsidRPr="004849F6" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3533F3CF" w14:textId="47A0C628" w:rsidR="003E1E90" w:rsidRPr="004849F6" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2542">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>cubic metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="28469F64" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251D17E1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6829D7BF" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28469F64" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="74A41C53" w14:textId="77777777" w:rsidTr="000F440E">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="74A41C53" w14:textId="77777777" w:rsidTr="00F2733F">
         <w:trPr>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E9D9FBE" w14:textId="42E04B3B" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9D9FBE" w14:textId="42E04B3B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="00063C4E" w14:textId="6160055C" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00063C4E" w14:textId="6160055C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A442E9E" w14:textId="1BD15542" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A442E9E" w14:textId="1BD15542" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Rip Rap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74BD124D" w14:textId="05280868" w:rsidR="002A0A56" w:rsidRPr="004849F6" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74BD124D" w14:textId="05280868" w:rsidR="003E1E90" w:rsidRPr="004849F6" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F31BA">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>square metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="6AD47BF3" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14741698" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449387FB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD47BF3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="187168A7" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="4412409D" w14:textId="31B2F5E5" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="187168A7" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4412409D" w14:textId="31B2F5E5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B459676" w14:textId="006F43B3" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B459676" w14:textId="006F43B3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="07A9F507" w14:textId="7FECDA64" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A9F507" w14:textId="7FECDA64" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Gabions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E29BDF3" w14:textId="543D7F68" w:rsidR="002A0A56" w:rsidRPr="004849F6" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E29BDF3" w14:textId="543D7F68" w:rsidR="003E1E90" w:rsidRPr="004849F6" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F2542">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">cubic metres </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="57B01062" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4268D3CA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A91D548" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B01062" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="6095A027" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="53E14547" w14:textId="1ED592F4" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6095A027" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E14547" w14:textId="1ED592F4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="042B93A8" w14:textId="47523127" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="042B93A8" w14:textId="47523127" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R519</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="16CC45DD" w14:textId="3DB26EF5" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CC45DD" w14:textId="3DB26EF5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Three-Cable Guide Rail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35A0DABF" w14:textId="0157868C" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A0DABF" w14:textId="0157868C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="3D4D7BDD" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F49259" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9F4CAE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4D7BDD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="7086F6E2" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="2D72038E" w14:textId="2480775E" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7086F6E2" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D72038E" w14:textId="2480775E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B344E9D" w14:textId="729C01B6" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B344E9D" w14:textId="729C01B6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30B8B4ED" w14:textId="1C293CE9" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B8B4ED" w14:textId="1C293CE9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Anchor Blocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3901C469" w14:textId="75126882" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3901C469" w14:textId="75126882" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="585FDBFA" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D8C198" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D87A8B3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="585FDBFA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="4C541195" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="1A8154AF" w14:textId="4ED609D7" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4C541195" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8154AF" w14:textId="4ED609D7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7850BB8E" w14:textId="18148BEA" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7850BB8E" w14:textId="18148BEA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C383B6F" w14:textId="5ED9DDAD" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C383B6F" w14:textId="5ED9DDAD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Steel Beam Guide Rail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="244CED1D" w14:textId="671A19A6" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="244CED1D" w14:textId="671A19A6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="44C4C8B1" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36313891" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1953F403" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C4C8B1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="051F7395" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="37F819FD" w14:textId="6C88EFC3" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="051F7395" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F819FD" w14:textId="6C88EFC3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="04BA3FFB" w14:textId="1689C8C9" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BA3FFB" w14:textId="1689C8C9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="783527AB" w14:textId="548284B4" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783527AB" w14:textId="548284B4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Energy Attenuators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A3FC0C3" w14:textId="2E29D671" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3FC0C3" w14:textId="2E29D671" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="0532B391" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD2B335" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3031E533" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0532B391" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="79ABC047" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="46322D6D" w14:textId="0C79DD8F" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="79ABC047" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46322D6D" w14:textId="0C79DD8F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="259C8033" w14:textId="2E044BFD" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259C8033" w14:textId="2E044BFD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R523</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7FEEEABB" w14:textId="34CA9662" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEEEABB" w14:textId="34CA9662" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Removal of Fence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – All Types</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0BB00FB5" w14:textId="35A6CDD0" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB00FB5" w14:textId="35A6CDD0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="3CED60EA" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C574B52" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF18E50" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CED60EA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="652E16B7" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="04CBC850" w14:textId="1CEEEA05" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="652E16B7" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CBC850" w14:textId="1CEEEA05" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CFC6ABD" w14:textId="4066640D" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFC6ABD" w14:textId="4066640D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2059" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A97B3BF" w14:textId="56BE959D" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A97B3BF" w14:textId="56BE959D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Removal of Noise Barriers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> All Types</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2165" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78D76D1E" w14:textId="27DDD077" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D76D1E" w14:textId="27DDD077" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="2D5D08F9" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8203B8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D5925E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D08F9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="7CF9FC1A" w14:textId="77777777" w:rsidTr="000F440E">
-[...4 lines deleted...]
-          <w:p w14:paraId="0B79FC77" w14:textId="4BA1DA9D" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7CF9FC1A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B79FC77" w14:textId="4BA1DA9D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342A57A7" w14:textId="47EB309F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57716E18" w14:textId="7F445475" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relocate Canada Post Super Box on New Concrete Pad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3599730C" w14:textId="0739E453" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADF7584" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AC20D8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B74DAC7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="47FC8346" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54385602" w14:textId="440C3EB5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009062F">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104870A2" w14:textId="7F2009C6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R526</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4615AB87" w14:textId="681396CE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rip Rap Stone with Geotextile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4862281E" w14:textId="75BBBFF3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A9EB13" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AC327D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E199F2E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="747F23CB" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75566DF5" w14:textId="5F9C8118" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC554DB" w14:textId="22ADDBA6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20550AFC" w14:textId="7ADFEC6D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>River Run Stone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79932C93" w14:textId="230DE0FB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E220B1A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B109620" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="665C0D82" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="33C6E22A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A67CA7F" w14:textId="630A414F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewal </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD04506" w14:textId="09E31FE0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F4DDAE" w14:textId="73A4DD62" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Removal of Concrete Barrier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E948A3" w14:textId="16CE010C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E944253" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C12AF7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559A2424" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="168046C1" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4643A8" w14:textId="470FE30E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="359E5016" w14:textId="7FCA2EF6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15731D7C" w14:textId="70FC80A0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cold Wet Mill </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>of Asbestos-Containing Material</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Asphalt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Partial/Full Depth (XX mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3EC814" w14:textId="5C3C753B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8EA3A6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E28DEDC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FA89AC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="634ADD1D" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61613219" w14:textId="7C030932" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CBDFD7" w14:textId="6C950A12" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="31"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>531</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="31"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="31"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7057377C" w14:textId="115FBF7E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cold Wet Mill </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of Asbestos-Containing Material </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asphalt  – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5E54">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Partial/Full Depth (XX mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF87DF7" w14:textId="166A460E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4405588D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2301AD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06040545" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="49E79DAD" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410BA024" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB813B3" w14:textId="414E3A1A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD88B19" w14:textId="6FD45F05" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5D2C74" w14:textId="4C979FA5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="037F270D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4009C715" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522754A8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1CA7EE66" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6AB8E0" w14:textId="2AEA7E89" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5598DE39" w14:textId="4F0F5F98" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="32"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64920B85" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Supply and Install Steel Beam Guide Rail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D0CCD9" w14:textId="7BF05A71" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="32"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="32"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524F9160" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5188E2F8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B782ECC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="47350FC3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9C9E85" w14:textId="7B74276E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717191EC" w14:textId="521886A3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="33"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF806E4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Steel Beam Guide Rail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>with Channel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422D31EB" w14:textId="5977B732" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="33"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="33"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE0DD16" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8E713A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169AAEEA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="69F8D3BD" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="368E2C15" w14:textId="029218E9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AA93FD" w14:textId="7F8E79F2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="34"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFC3D2E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Steel Beam Guide Rail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– Nu-Guard Assembly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC3F99C" w14:textId="558877E4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="34"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="34"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4B9EBB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F15233B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F56A39" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="776E1AE3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCEAB56" w14:textId="1808B876" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DFDAFF" w14:textId="77DE7206" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="35"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE11A3D" w14:textId="3B6D8E1A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Steel Beam Guide Rail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– M20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B87971" w14:textId="79796F7F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="35"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="35"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0117B175" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FF7AF9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581D4F0A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="435E7695" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3EDB37" w14:textId="4173ED12" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560A78C4" w14:textId="02656EDB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="36"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC7CC3F" w14:textId="191048E0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Steel Beam Guide Rail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– M30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF36CF3" w14:textId="6902FEC7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="36"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="36"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA754A8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04679B95" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C861D9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="516DA994" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DC0AEA" w14:textId="4500538C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F8072D" w14:textId="6FC0F767" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R702</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B38030B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Steel Beam Guide Rail Structure Connections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED99198" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB32A77" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3371048D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C86F97" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="78893D71" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56431DE3" w14:textId="219A3384" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770F75AB" w14:textId="1C89BB8C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="37"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27221855" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Guide Rail End Treatment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– MASH SoftStop Terminal System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="620C4E6B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D293B09" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA8BC9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52614462" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4AF0C900" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A16EE0B" w14:textId="7C3A363C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440700BA" w14:textId="221C4030" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB3AFF8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Guide Rail End Treatment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– MASH Sequential Kinking Terminal System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1772931D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21828718" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2785691B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="441DEBED" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="66DC5DA8" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5121AE80" w14:textId="7782827C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125BE00A" w14:textId="4FEF2324" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69AEADB5" w14:textId="4486B573" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Guide Rail End Treatment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– Entrances and Intersecting Roadways</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4ADCEE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0A910B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6B3320" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="679554A0" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1C4FF3D3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF0C8F7" w14:textId="0BA35565" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F01E693" w14:textId="4EC25FFD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F7687F" w14:textId="44983C3F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply and Install Guide Rail End Treatment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>– Leaving End Treatment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C70BAD7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="37"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="37"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBC7064" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6730A58F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="504C5B1B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5697FF09" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E76354" w14:textId="49F7E480" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDA5F30" w14:textId="213B1E49" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R704</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13828DD4" w14:textId="2B341503" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bicycle Railing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1287CC3E" w14:textId="173DFB9B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB33246" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9C99C5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C3FB9A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1D3B1747" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6DEA37" w14:textId="340EF4FE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009062F">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BF2C8D" w14:textId="1596F5C6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721CFEB4" w14:textId="4557BFD0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pedestrian Barricade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D64254B" w14:textId="3FEA2E3E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F78948" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645A8398" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F774265" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5D762E79" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B04218" w14:textId="0B2128B4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E47A45" w14:textId="038E2AAB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193383F5" w14:textId="119D5CF0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Temporary Concrete Barriers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="685A0E24" w14:textId="6FC4A980" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61DD677F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D86CF9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD94D45" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4EC80AE3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E1D311" w14:textId="12232C7A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="076AF75D" w14:textId="365554BB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R707</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA06980" w14:textId="38DA7492" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Temporary Concrete Barriers, Relocation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFC2E9C" w14:textId="66A7883C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E951214" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E36966" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4F499D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="0CCA6644" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6783C95F" w14:textId="2D29F3CD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D12431" w14:textId="6D54BF10" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R708</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03664E1C" w14:textId="038865DA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Attenuator – Temporary – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF47A4" w14:textId="0351EDB0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58FC0C48" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58701EB7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60573649" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="0336E3F3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC1E6B7" w14:textId="226B76E2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BCD42B" w14:textId="1F73B184" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F245FB9" w14:textId="687E90DC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Attenuator – Relocation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2178F77A" w14:textId="61C32474" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BAD0CC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E8F4E7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1108371C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="55E269F3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A408D2" w14:textId="16DBAF96" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F30DB2" w14:textId="2149DE63" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72614259" w14:textId="432419A1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Construction Fence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="183B44A0" w14:textId="5D75B8E1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C45E01" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5728D3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C60609" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="04ADA068" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A38A7F" w14:textId="6BF95D43" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720502B3" w14:textId="6B613F64" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="454581B1" w14:textId="2595A4A4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Highway Fence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168D3619" w14:textId="38A2E76F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42612BE8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DE406B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5A1A3D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6F4C8FE5" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1FA696" w14:textId="55F71B7E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7246BAAE" w14:textId="1FA884B8" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R712</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E749E86" w14:textId="005B4670" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chain Link Fence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF23126" w14:textId="29B28B1B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38548108" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE6DE0F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE1AA3B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1DC0D052" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B991C6" w14:textId="253A7399" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351A24AF" w14:textId="371288BC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FE198D" w14:textId="5E26381A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Chain Link Gate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D27171B" w14:textId="54D460EA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAE3B53" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A26DB28" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB27F0D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="61455E42" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C28071C" w14:textId="2DBFE299" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A57B4A" w14:textId="6209877D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65778F9C" w14:textId="1ED870CB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wildlife Fence – Large Animals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CD49AF" w14:textId="47B2662C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C909BA2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52AF869E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CC437A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="0470DE76" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11959747" w14:textId="77713323" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D93112" w14:textId="64AD7C90" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513C54CF" w14:textId="011AC9CF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wildlife Fence – Small Animals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128E57CD" w14:textId="28113465" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CB1BB3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF2A61F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADBFC75" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="6D24CA9E" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0ECC1B" w14:textId="152CBF57" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050682C">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B911AE" w14:textId="1680FA8D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R716</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE8334D" w14:textId="770517DC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cast in Place Concrete Barrier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1904EAD0" w14:textId="009E6C00" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>etres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB0FF3B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C7A2F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742851BC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7C5EC39E" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F8B90E8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0842F325" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B768446" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD1CE3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0A17CA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="443F8CBB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5506AE6F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="0617617A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFEC7A7" w14:textId="6D88D66C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="783E3F36" w14:textId="2A9A99C4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="070BEA0A" w14:textId="5327D0FE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration of Topsoil and Sod </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1E3901" w14:textId="39897697" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="757DBE1E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F36E52" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDC2F81" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2C086774" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C8CE1" w14:textId="2599D611" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43859238" w14:textId="6D763AA7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76473932" w14:textId="4B81F35B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Topsoil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256A1E9D" w14:textId="439CACD4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732532CA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="751A73B4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D5B834" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="67042932" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB11D7A" w14:textId="779CACA5" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57C4B7BF" w14:textId="7C1AD5AE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C9FFD7" w14:textId="7CF0337A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sodding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5068B2B2" w14:textId="63F350BA" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9C3D77" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EEE02A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1A6E3E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="50435478" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BEDC84" w14:textId="1C7122F0" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1E8F71" w14:textId="1C0F65A1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B71B393" w14:textId="3B2CA0F7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Seeding and Erosion Control Blanket</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4402D9DB" w14:textId="086CCFA2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>square metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6C7D07" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2905408C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498A0DE1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D052F2" w:rsidRPr="00A954D2" w14:paraId="47EE8EB8" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCFF950" w14:textId="203F01C0" w:rsidR="00D052F2" w:rsidRPr="00C2257F" w:rsidRDefault="00D052F2" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="349C51F9" w14:textId="102423F1" w:rsidR="00D052F2" w:rsidRPr="00A954D2" w:rsidRDefault="00D052F2" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C01841D" w14:textId="4700A097" w:rsidR="00D052F2" w:rsidRPr="00A954D2" w:rsidRDefault="00D052F2" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>estoration with Topsoil, Seeding and Erosion Control Blanket</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11363164" w14:textId="3A181686" w:rsidR="00D052F2" w:rsidRPr="00A954D2" w:rsidRDefault="005B5A0A" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00D052F2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quare metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67118FAF" w14:textId="77777777" w:rsidR="00D052F2" w:rsidRPr="00A954D2" w:rsidRDefault="00D052F2" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C21BEB" w14:textId="77777777" w:rsidR="00D052F2" w:rsidRPr="00A954D2" w:rsidRDefault="00D052F2" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB5DD10" w14:textId="77777777" w:rsidR="00D052F2" w:rsidRPr="00A954D2" w:rsidRDefault="00D052F2" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="37365EA3" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B797E2" w14:textId="2B1192D6" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4A979F" w14:textId="2FE7C544" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A7A124" w14:textId="3F3EF248" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Supply and Install Engineered Growing Media for Planting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DDB360" w14:textId="0C852966" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="283746CA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA36FD9" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7806C812" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5D9F9C2F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770684DB" w14:textId="18B36557" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5023CE01" w14:textId="0FD1D2EB" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A2CD5D" w14:textId="10C24E6E" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barrier for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tree Protection </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68AD29D2" w14:textId="018175CE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="562A509A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306312B1" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D0D59C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4C39AA33" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24369825" w14:textId="367EEC40" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D77811B" w14:textId="1858CEAE" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R807</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA0D574" w14:textId="4F6EBD6D" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filter Sock Fib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e Rolls – 600 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5129AB84" w14:textId="42A2A3F7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A5C1C4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60075BBC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15572BD8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="71DC3523" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A34D400" w14:textId="4DCADB34" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B5C7F6" w14:textId="599F40FD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C4F88B" w14:textId="6665D789" w:rsidR="003E1E90" w:rsidRPr="00252164" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00252164">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Filter Sock Fib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00252164">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e Roll Check Dams – 600 mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267FAD9C" w14:textId="12ED9D46" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B340D98" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FA447A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A21E85E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="529BCB34" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D65379D" w14:textId="492F763B" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F137E7D" w14:textId="1D8A6349" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E87660" w14:textId="6B6CCCC9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Silt Barrier for Catch Basin Inlet Protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3612091B" w14:textId="4F0188D3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF42E8B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAA6D40" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2E19AD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1E7069DF" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E33D13E" w14:textId="0E8061E3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F28ED">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EF0C57" w14:textId="3C5DBC13" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R810</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B9571F" w14:textId="10530653" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>tructural Soil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E502137" w14:textId="52FDF316" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63173CD4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8588FB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E4B13E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="1E28D0C6" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1292BC4B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224E5740" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3275E919" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="707C3C6B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6926DAFE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AC2183" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="708E4CE5" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="589F1339" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2E9A0B" w14:textId="11D14CFC" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D87369" w14:textId="4CB0838C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="38"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R901</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="38"/>
+            <w:r w:rsidR="003709B3" w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="38"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D04DB3" w14:textId="61068384" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydro-Vac Test Holes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Up to 2 m Deep) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C419B99" w14:textId="6C0A93E9" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFB3909" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC8033B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6730DD1A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5D264A93" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA8820B" w14:textId="64E24C7C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Renewal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0791B040" w14:textId="6A700091" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="39"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R901</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="39"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="39"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2328F7" w14:textId="11239F21" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydro-Vac Test Holes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 m to 3 m Deep) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE781E5" w14:textId="58BAD646" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="626EF2E6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5569510C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44571DFD" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="4FB5A51F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="495A5192" w14:textId="73CE4836" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F81C31" w14:textId="0CEAA35F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="40"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R902</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="40"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="40"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515E4896" w14:textId="35426DDD" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expose Existing Utilities by Hydro-Vac </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Up to 2 m Deep)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29137298" w14:textId="49E220F3" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1FEB5C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659526D3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FF56E7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="7E5FD57F" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B97C18" w14:textId="0C37D709" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDA6022" w14:textId="6AA0B979" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="41"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R902</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="41"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="41"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA6FA21" w14:textId="11BA80D1" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expose Existing Utilities by Hydro-Vac </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(2 m to 3 m Deep)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49D68E8B" w14:textId="5F148498" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47273A12" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EB9AA2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57980760" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="189FF4DD" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A865F0B" w14:textId="55413B00" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF9059B" w14:textId="32F84B2C" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="42"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R902</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="42"/>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="42"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F58F8A2" w14:textId="21DFEE66" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expose Existing Utilities by Hydro-Vac </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(3 m to 4 m Deep)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Provisional)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="334712DA" w14:textId="0316DC54" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AB1148" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C2DA0F" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3468A8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="790DACF2" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A1FDA6" w14:textId="7A0A4117" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8C9EF2" w14:textId="0F730628" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BA9B5B" w14:textId="57B0B29F" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unshrinkable Fill </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Provisiona</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E726CE">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>l)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E6CC32" w14:textId="20F9B822" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cubic metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3487B6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D471A06" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBE27E7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="5BE2522A" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB0ACA3" w14:textId="0DE50693" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...45 lines deleted...]
-          <w:p w14:paraId="3599730C" w14:textId="0739E453" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DBB245" w14:textId="3E325C33" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4752DEBA" w14:textId="095A3CF2" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Insulate Storm Sewer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5137615B" w14:textId="1E85D3FF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549ECD74" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3CBC78" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141745ED" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="2BF2F672" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62303313" w14:textId="74BFFCC7" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E244221" w14:textId="24A57F17" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0009F137" w14:textId="1BA582A4" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Well Abandonment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18777CF6" w14:textId="0C380791" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="6B74DAC7" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B01A2C4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CDFF94" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D2B83E" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0A56" w:rsidRPr="00A954D2" w14:paraId="47FC8346" w14:textId="77777777" w:rsidTr="000F440E">
-[...28 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="003E1E90" w:rsidRPr="00A954D2" w14:paraId="27C3631C" w14:textId="77777777" w:rsidTr="00F2733F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1775" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05162139" w14:textId="2D88795A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1262" w:type="dxa"/>
-[...1745 lines deleted...]
-          <w:p w14:paraId="0ED99198" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1236" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D052D3F" w14:textId="0BA64045" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2043" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA5A3CE" w14:textId="4D701E4A" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A954D2">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Remove and Re-Instate Mail and Paper Boxes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F89C81E" w14:textId="27CBBAAF" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>each</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
-[...5472 lines deleted...]
-          <w:p w14:paraId="414FA6EB" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRPr="00A954D2" w:rsidRDefault="002A0A56" w:rsidP="002A0A56">
+            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CED5CE" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ED0E70" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="HeadlineTahoma20ptBold"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="414FA6EB" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRPr="00A954D2" w:rsidRDefault="003E1E90" w:rsidP="003E1E90">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19417F97" w14:textId="051ACC81" w:rsidR="0036628B" w:rsidRDefault="0036628B" w:rsidP="00A954D2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8B61AC" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
       <w:pPr>
         <w:ind w:left="-709"/>
@@ -27089,171 +27442,166 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Specification Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5A2EA893" w14:textId="523540D2" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Item #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4B05E5DF" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Item Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C506704" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Estimated Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="738CD779" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Cash Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7D3320AF" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Total Cash Allowance</w:t>
             </w:r>
           </w:p>
@@ -27261,202 +27609,201 @@
       </w:tr>
       <w:tr w:rsidR="00AD2AB2" w:rsidRPr="0025030B" w14:paraId="580A264D" w14:textId="77777777" w:rsidTr="0025030B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E9F2378" w14:textId="335C1212" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="00715CE1" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Renewal</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB7CAC">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidR="0025030B" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="354B888F" w14:textId="5AFF04C7" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="40"/>
+            <w:commentRangeStart w:id="43"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R211</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="40"/>
-            <w:r w:rsidR="00F90B14">
+            <w:commentRangeEnd w:id="43"/>
+            <w:r w:rsidR="00F90B14" w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:commentReference w:id="40"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:commentReference w:id="43"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DC2B21D" w14:textId="07E17AE7" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0076770E">
               <w:t>Pruning of Trees and Woody Vegetation</w:t>
             </w:r>
             <w:r w:rsidRPr="0076770E">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Cash Allowance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2137C60C" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73B58715" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="160C30D6" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD2AB2" w:rsidRPr="0025030B" w14:paraId="0ED70222" w14:textId="77777777" w:rsidTr="0073614B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ECF2373" w14:textId="64D552B7" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="00715CE1" w:rsidP="0025030B">
             <w:pPr>
@@ -27486,165 +27833,165 @@
             </w:r>
             <w:r w:rsidR="0025030B" w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A9B724D" w14:textId="5829C029" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="41"/>
+            <w:commentRangeStart w:id="44"/>
             <w:r w:rsidRPr="00A954D2">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="41"/>
-            <w:r w:rsidR="00F90B14">
+            <w:commentRangeEnd w:id="44"/>
+            <w:r w:rsidR="00F90B14" w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-              <w:commentReference w:id="41"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:commentReference w:id="44"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="487CDC93" w14:textId="109289B8" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Services of Qualified Tree Professional </w:t>
             </w:r>
             <w:r w:rsidRPr="00E726CE">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Cash Allowance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7926BCC1" w14:textId="4F5F62AC" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5E2431A5" w14:textId="195941AB" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025030B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2D9178C2" w14:textId="77777777" w:rsidR="0025030B" w:rsidRPr="0025030B" w:rsidRDefault="0025030B" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E10FE0" w:rsidRPr="0025030B" w14:paraId="2F1731EC" w14:textId="77777777" w:rsidTr="0073614B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C1126AB" w14:textId="7BDEB885" w:rsidR="00E10FE0" w:rsidRPr="00FB7CAC" w:rsidRDefault="00E10FE0" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
@@ -27692,107 +28039,104 @@
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="201E5B36" w14:textId="2089F4B5" w:rsidR="00E10FE0" w:rsidRDefault="00E10FE0" w:rsidP="0025030B">
             <w:r>
               <w:t xml:space="preserve">Temporary Support of Existing Utility Poles by </w:t>
             </w:r>
             <w:r w:rsidR="002E3FBA">
               <w:t xml:space="preserve">Local </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Hydro Authority </w:t>
             </w:r>
             <w:r w:rsidRPr="00E10FE0">
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>(Cash Allowance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="479DDB84" w14:textId="1C20E00E" w:rsidR="00E10FE0" w:rsidRPr="0025030B" w:rsidRDefault="00E10FE0" w:rsidP="0025030B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0DFB39F0" w14:textId="29D2582D" w:rsidR="00E10FE0" w:rsidRPr="0025030B" w:rsidRDefault="00E10FE0" w:rsidP="0025030B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="79EA5DA3" w14:textId="77777777" w:rsidR="00E10FE0" w:rsidRPr="0025030B" w:rsidRDefault="00E10FE0" w:rsidP="0025030B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="702426F5" w14:textId="42FD0A0F" w:rsidR="0025030B" w:rsidRPr="00A954D2" w:rsidRDefault="0025030B" w:rsidP="00A954D2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -27964,778 +28308,908 @@
       <w:r w:rsidR="00364AFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>do not use abbreviations</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Instructions" w:date="2024-08-13T09:00:00Z" w:initials="I">
     <w:p w14:paraId="5229D117" w14:textId="23E74769" w:rsidR="00554852" w:rsidRDefault="00554852" w:rsidP="00554852">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Seek input from Forestry on estimated quantity.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Instructions" w:date="2024-08-13T09:02:00Z" w:initials="I">
+  <w:comment w:id="5" w:author="Instructions" w:date="2026-10-13T11:15:00Z" w:initials="I">
+    <w:p w14:paraId="264EAFEC" w14:textId="77777777" w:rsidR="00B91BD6" w:rsidRDefault="00B91BD6" w:rsidP="00B91BD6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Designer Note: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BFC7E1" w14:textId="77777777" w:rsidR="00B91BD6" w:rsidRDefault="00B91BD6" w:rsidP="00B91BD6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Item R300 is required for road rehabilitation and major capital paving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F79196" w14:textId="77777777" w:rsidR="00B91BD6" w:rsidRDefault="00B91BD6" w:rsidP="00B91BD6">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where Items R301/R302 are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>less than 500 tonnes per mix</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, delete Item R300. Examples include standalone structural culvert or bridge projects, storm renewal projects, etc.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="Instructions" w:date="2024-08-13T09:02:00Z" w:initials="I">
     <w:p w14:paraId="34257F34" w14:textId="77777777" w:rsidR="006E597A" w:rsidRDefault="0025688F" w:rsidP="006E597A">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="006E597A">
         <w:t xml:space="preserve">Designer Note: Enter as many rows as required for Item R301 to address the different depths, Superpave particulars, location, etc. as required for WMA Binder Course. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Instructions" w:date="2024-08-13T09:02:00Z" w:initials="I">
+  <w:comment w:id="7" w:author="Instructions" w:date="2024-08-13T09:02:00Z" w:initials="I">
     <w:p w14:paraId="614907DC" w14:textId="77777777" w:rsidR="006E597A" w:rsidRDefault="0025688F" w:rsidP="006E597A">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="006E597A">
         <w:t xml:space="preserve">Designer Note: Enter as many rows as required for Item R301 to address the different depths, Superpave particulars, location, etc. as required for WMA Binder Course. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="Instructions" w:date="2024-08-13T09:03:00Z" w:initials="I">
+  <w:comment w:id="8" w:author="Instructions" w:date="2024-08-13T09:03:00Z" w:initials="I">
     <w:p w14:paraId="49512F4B" w14:textId="77777777" w:rsidR="00205378" w:rsidRDefault="0025688F" w:rsidP="00205378">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00205378">
         <w:t xml:space="preserve">Designer Note: Enter as many rows as required for Item R302 to address the different depths, Superpave particulars, location, etc. as required for WMA Surface Course. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Instructions" w:date="2024-08-13T09:03:00Z" w:initials="I">
+  <w:comment w:id="9" w:author="Instructions" w:date="2024-08-13T09:03:00Z" w:initials="I">
     <w:p w14:paraId="32593226" w14:textId="77777777" w:rsidR="00205378" w:rsidRDefault="0025688F" w:rsidP="00205378">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00205378">
         <w:t>Designer Note: Enter as many rows as required for Item R302 to address the different depths, Superpave particulars, location, etc. as required for WMA Surface Course.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Instructions" w:date="2024-08-13T09:04:00Z" w:initials="I">
-    <w:p w14:paraId="4438CF03" w14:textId="77777777" w:rsidR="00205378" w:rsidRDefault="0025688F" w:rsidP="00205378">
+  <w:comment w:id="10" w:author="Instructions" w:date="2024-08-13T09:03:00Z" w:initials="I">
+    <w:p w14:paraId="546DCE8A" w14:textId="77777777" w:rsidR="005838B5" w:rsidRDefault="003E1E90" w:rsidP="005838B5">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00205378">
+      <w:r w:rsidR="005838B5">
+        <w:t xml:space="preserve">Designer Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This is an option for new construction project to use</w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unit of measure in “square metres” for surface course asphalt. </w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:t xml:space="preserve">Enter as many rows as required for Item R302 to address the different depths, Superpave particulars, , etc. as required for WMA Surface Course. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="11" w:author="Instructions" w:date="2024-08-13T09:03:00Z" w:initials="I">
+    <w:p w14:paraId="6C206F4F" w14:textId="77777777" w:rsidR="005838B5" w:rsidRDefault="003E1E90" w:rsidP="005838B5">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:t xml:space="preserve">Designer Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This is an option for new construction project to use</w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">unit of measure in “square metres” for surface course asphalt. </w:t>
+      </w:r>
+      <w:r w:rsidR="005838B5">
+        <w:t xml:space="preserve">Enter as many rows as required for Item R302 to address the different depths, Superpave particulars, , etc. as required for WMA Surface Course. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="12" w:author="Instructions" w:date="2024-08-13T09:04:00Z" w:initials="I">
+    <w:p w14:paraId="4438CF03" w14:textId="75954B6B" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00205378">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R305 to address the different depths, Superpave particulars, locations, etc. as required for HMA Surface Course.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Instructions" w:date="2024-08-13T09:05:00Z" w:initials="I">
-    <w:p w14:paraId="6A0AB4F9" w14:textId="27779101" w:rsidR="00D13D2F" w:rsidRDefault="00D13D2F" w:rsidP="00D13D2F">
+  <w:comment w:id="13" w:author="Instructions" w:date="2024-08-13T09:05:00Z" w:initials="I">
+    <w:p w14:paraId="6A0AB4F9" w14:textId="27779101" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00D13D2F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R327 to address the different locations of Granular A.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Instructions" w:date="2024-08-13T09:05:00Z" w:initials="I">
-    <w:p w14:paraId="51E33C7D" w14:textId="77777777" w:rsidR="00D13D2F" w:rsidRDefault="00D13D2F" w:rsidP="00D13D2F">
+  <w:comment w:id="14" w:author="Instructions" w:date="2024-08-13T09:05:00Z" w:initials="I">
+    <w:p w14:paraId="51E33C7D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00D13D2F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R328 to address the different locations of Granular B.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="13" w:author="Instructions" w:date="2024-08-13T09:06:00Z" w:initials="I">
-    <w:p w14:paraId="735885B4" w14:textId="4FEDE36B" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="0012130C">
+  <w:comment w:id="16" w:author="Instructions" w:date="2024-08-13T09:06:00Z" w:initials="I">
+    <w:p w14:paraId="735885B4" w14:textId="4FEDE36B" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="0012130C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R407 to address the different sizes of catch basins.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="14" w:author="Instructions" w:date="2024-08-13T09:06:00Z" w:initials="I">
-    <w:p w14:paraId="15391F39" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="0012130C">
+  <w:comment w:id="17" w:author="Instructions" w:date="2024-08-13T09:06:00Z" w:initials="I">
+    <w:p w14:paraId="15391F39" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="0012130C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R408 to address the different sizes of double catch basins.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="15" w:author="Instructions" w:date="2024-08-13T09:06:00Z" w:initials="I">
-    <w:p w14:paraId="649833E8" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="0012130C">
+  <w:comment w:id="18" w:author="Instructions" w:date="2024-08-13T09:06:00Z" w:initials="I">
+    <w:p w14:paraId="649833E8" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="0012130C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R409 to address the different sizes of ditch inlets.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="16" w:author="Instructions" w:date="2024-08-13T09:30:00Z" w:initials="I">
-    <w:p w14:paraId="70B270D2" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="000825F0">
+  <w:comment w:id="19" w:author="Instructions" w:date="2024-08-13T09:30:00Z" w:initials="I">
+    <w:p w14:paraId="70B270D2" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R410 to address the different sizes of maintenance holes.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="17" w:author="Instructions" w:date="2024-08-13T09:30:00Z" w:initials="I">
-    <w:p w14:paraId="5E2BA95A" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="000825F0">
+  <w:comment w:id="20" w:author="Instructions" w:date="2024-08-13T09:30:00Z" w:initials="I">
+    <w:p w14:paraId="5E2BA95A" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R411 to address the different sizes of maintenance hole drop structures.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="18" w:author="Instructions" w:date="2024-08-13T09:30:00Z" w:initials="I">
-    <w:p w14:paraId="6C815FDA" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="000825F0">
+  <w:comment w:id="21" w:author="Instructions" w:date="2024-08-13T09:30:00Z" w:initials="I">
+    <w:p w14:paraId="6C815FDA" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R413 to address the different sizes of oil/grit separators.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="19" w:author="Instructions" w:date="2024-08-13T09:31:00Z" w:initials="I">
-    <w:p w14:paraId="4DFF1C56" w14:textId="6218CA4B" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="000825F0">
+  <w:comment w:id="22" w:author="Instructions" w:date="2024-08-13T09:31:00Z" w:initials="I">
+    <w:p w14:paraId="4DFF1C56" w14:textId="6218CA4B" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R414 to address the different sizes and types of storm sewer with bedding/backfill particulars.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="20" w:author="Instructions" w:date="2024-08-13T09:31:00Z" w:initials="I">
-    <w:p w14:paraId="314016D4" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="000825F0">
+  <w:comment w:id="23" w:author="Instructions" w:date="2024-08-13T09:31:00Z" w:initials="I">
+    <w:p w14:paraId="314016D4" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R414 to address the different sizes and types of storm sewer with bedding/backfill particulars.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="21" w:author="Instructions" w:date="2024-08-13T09:32:00Z" w:initials="I">
-    <w:p w14:paraId="1AF6DF01" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="000825F0">
+  <w:comment w:id="24" w:author="Instructions" w:date="2024-08-13T09:32:00Z" w:initials="I">
+    <w:p w14:paraId="1AF6DF01" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R416 to address the different locations.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="22" w:author="Instructions" w:date="2025-11-12T14:00:00Z" w:initials="I">
-    <w:p w14:paraId="15CA431C" w14:textId="77777777" w:rsidR="00121662" w:rsidRDefault="00121662" w:rsidP="00121662">
+  <w:comment w:id="25" w:author="Instructions" w:date="2025-11-12T14:00:00Z" w:initials="I">
+    <w:p w14:paraId="15CA431C" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00121662">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R421 to address the different sizes of driveway culverts.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="23" w:author="Instructions" w:date="2024-08-13T09:29:00Z" w:initials="I">
-    <w:p w14:paraId="6DAEE1B5" w14:textId="462282F2" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="00B45222">
+  <w:comment w:id="26" w:author="Instructions" w:date="2024-08-13T09:29:00Z" w:initials="I">
+    <w:p w14:paraId="6DAEE1B5" w14:textId="462282F2" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00B45222">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R422 to address the different locations.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="24" w:author="Instructions" w:date="2024-08-13T09:29:00Z" w:initials="I">
-    <w:p w14:paraId="2400078D" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="00B45222">
+  <w:comment w:id="27" w:author="Instructions" w:date="2024-08-13T09:29:00Z" w:initials="I">
+    <w:p w14:paraId="2400078D" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00B45222">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R423 to address the different sizes, material and class of road culverts.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Instructions" w:date="2024-08-13T09:28:00Z" w:initials="I">
-    <w:p w14:paraId="16BD4E17" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="00B45222">
+  <w:comment w:id="28" w:author="Instructions" w:date="2024-08-13T09:28:00Z" w:initials="I">
+    <w:p w14:paraId="16BD4E17" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00B45222">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R424 to address the different locations.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="26" w:author="Instructions" w:date="2024-08-13T09:28:00Z" w:initials="I">
-    <w:p w14:paraId="25AD4E50" w14:textId="77777777" w:rsidR="00BB0856" w:rsidRDefault="00BB0856" w:rsidP="00B45222">
+  <w:comment w:id="29" w:author="Instructions" w:date="2024-08-13T09:28:00Z" w:initials="I">
+    <w:p w14:paraId="25AD4E50" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00B45222">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R425 to address the different locations.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="27" w:author="Instructions" w:date="2025-11-11T12:52:00Z" w:initials="I">
-    <w:p w14:paraId="415F30D6" w14:textId="77777777" w:rsidR="00C2227E" w:rsidRDefault="00C2227E" w:rsidP="00C2227E">
+  <w:comment w:id="30" w:author="Instructions" w:date="2025-11-11T12:52:00Z" w:initials="I">
+    <w:p w14:paraId="415F30D6" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00C2227E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R427 to address the different pipe sizes.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="28" w:author="Instructions" w:date="2024-08-13T09:08:00Z" w:initials="I">
-    <w:p w14:paraId="742D0AAC" w14:textId="25E330DC" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="0000519D">
+  <w:comment w:id="31" w:author="Instructions" w:date="2024-08-13T09:08:00Z" w:initials="I">
+    <w:p w14:paraId="742D0AAC" w14:textId="25E330DC" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="0000519D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: For a single stage milling operation, use Item R530 only and delete Item R531. For a two stage milling operation, use both Items R530 and R531.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="Instructions" w:date="2024-08-13T09:27:00Z" w:initials="I">
-[...48 lines deleted...]
-    <w:p w14:paraId="0ABC46F3" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="000825F0">
+  <w:comment w:id="32" w:author="Instructions" w:date="2024-08-13T09:27:00Z" w:initials="I">
+    <w:p w14:paraId="729F59BB" w14:textId="50154563" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R701 to address the different types of steel beam guiderail to be installed.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="33" w:author="Instructions" w:date="2024-08-13T09:35:00Z" w:initials="I">
-    <w:p w14:paraId="354CA274" w14:textId="76E84F81" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="000825F0">
+    <w:p w14:paraId="1F18D69B" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R701 to address the different types of steel beam guiderail to be installed.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="34" w:author="Instructions" w:date="2024-08-13T09:23:00Z" w:initials="I">
-    <w:p w14:paraId="53C2D739" w14:textId="0D9A1225" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="00F90B14">
+  <w:comment w:id="34" w:author="Instructions" w:date="2024-08-13T09:35:00Z" w:initials="I">
+    <w:p w14:paraId="15AAC9F3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Designer Note: Enter as many rows as required for Item R701 to address the different types of steel beam guiderail to be installed.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="35" w:author="Instructions" w:date="2024-08-13T09:35:00Z" w:initials="I">
+    <w:p w14:paraId="0ABC46F3" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Designer Note: Enter as many rows as required for Item R701 to address the different types of steel beam guiderail to be installed.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="36" w:author="Instructions" w:date="2024-08-13T09:35:00Z" w:initials="I">
+    <w:p w14:paraId="354CA274" w14:textId="76E84F81" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="000825F0">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Designer Note: Enter as many rows as required for Item R701 to address the different types of steel beam guiderail to be installed.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="37" w:author="Instructions" w:date="2024-08-13T09:23:00Z" w:initials="I">
+    <w:p w14:paraId="53C2D739" w14:textId="0D9A1225" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R703 to address the different types of end treatments to be installed.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="35" w:author="Instructions" w:date="2025-07-31T11:38:00Z" w:initials="I">
-    <w:p w14:paraId="4D5D26C3" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="00800562">
+  <w:comment w:id="38" w:author="Instructions" w:date="2025-07-31T11:38:00Z" w:initials="I">
+    <w:p w14:paraId="4D5D26C3" w14:textId="110DC8E6" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00800562">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R901 to address the different depths required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="36" w:author="Instructions" w:date="2025-07-31T11:38:00Z" w:initials="I">
-    <w:p w14:paraId="7033CCCC" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="00F168C8">
+  <w:comment w:id="39" w:author="Instructions" w:date="2025-07-31T11:38:00Z" w:initials="I">
+    <w:p w14:paraId="7033CCCC" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00F168C8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R901 to address the different depths required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="37" w:author="Instructions" w:date="2024-08-13T09:22:00Z" w:initials="I">
-    <w:p w14:paraId="5A2020AF" w14:textId="483365B7" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="00F90B14">
+  <w:comment w:id="40" w:author="Instructions" w:date="2024-08-13T09:22:00Z" w:initials="I">
+    <w:p w14:paraId="5A2020AF" w14:textId="483365B7" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R902 to address the different depths required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="38" w:author="Instructions" w:date="2024-08-13T09:21:00Z" w:initials="I">
-    <w:p w14:paraId="78697AC7" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="00F90B14">
+  <w:comment w:id="41" w:author="Instructions" w:date="2024-08-13T09:21:00Z" w:initials="I">
+    <w:p w14:paraId="78697AC7" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R902 to address the different depths required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="39" w:author="Instructions" w:date="2024-08-13T09:22:00Z" w:initials="I">
-    <w:p w14:paraId="180D4A04" w14:textId="77777777" w:rsidR="002A0A56" w:rsidRDefault="002A0A56" w:rsidP="00F90B14">
+  <w:comment w:id="42" w:author="Instructions" w:date="2024-08-13T09:22:00Z" w:initials="I">
+    <w:p w14:paraId="180D4A04" w14:textId="77777777" w:rsidR="003E1E90" w:rsidRDefault="003E1E90" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Enter as many rows as required for Item R902 to address the different depths required.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="40" w:author="Instructions" w:date="2024-08-13T09:20:00Z" w:initials="I">
+  <w:comment w:id="43" w:author="Instructions" w:date="2024-08-13T09:20:00Z" w:initials="I">
     <w:p w14:paraId="27AD206F" w14:textId="77777777" w:rsidR="00F90B14" w:rsidRDefault="00F90B14" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Seek input from Forestry on estimated cash allowance.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="41" w:author="Instructions" w:date="2024-08-13T09:21:00Z" w:initials="I">
+  <w:comment w:id="44" w:author="Instructions" w:date="2024-08-13T09:21:00Z" w:initials="I">
     <w:p w14:paraId="1F03D69B" w14:textId="77777777" w:rsidR="00F90B14" w:rsidRDefault="00F90B14" w:rsidP="00F90B14">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Designer Note: Seek input from Forestry on estimated cash allowance.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="17CC768D" w15:done="0"/>
   <w15:commentEx w15:paraId="075D2558" w15:done="0"/>
   <w15:commentEx w15:paraId="1D7FE72E" w15:done="0"/>
   <w15:commentEx w15:paraId="35E61A5C" w15:done="0"/>
   <w15:commentEx w15:paraId="5229D117" w15:done="0"/>
+  <w15:commentEx w15:paraId="32F79196" w15:done="0"/>
   <w15:commentEx w15:paraId="34257F34" w15:done="0"/>
   <w15:commentEx w15:paraId="614907DC" w15:done="0"/>
   <w15:commentEx w15:paraId="49512F4B" w15:done="0"/>
   <w15:commentEx w15:paraId="32593226" w15:done="0"/>
+  <w15:commentEx w15:paraId="546DCE8A" w15:done="0"/>
+  <w15:commentEx w15:paraId="6C206F4F" w15:done="0"/>
   <w15:commentEx w15:paraId="4438CF03" w15:done="0"/>
   <w15:commentEx w15:paraId="6A0AB4F9" w15:done="0"/>
   <w15:commentEx w15:paraId="51E33C7D" w15:done="0"/>
   <w15:commentEx w15:paraId="735885B4" w15:done="0"/>
   <w15:commentEx w15:paraId="15391F39" w15:done="0"/>
   <w15:commentEx w15:paraId="649833E8" w15:done="0"/>
   <w15:commentEx w15:paraId="70B270D2" w15:done="0"/>
   <w15:commentEx w15:paraId="5E2BA95A" w15:done="0"/>
   <w15:commentEx w15:paraId="6C815FDA" w15:done="0"/>
   <w15:commentEx w15:paraId="4DFF1C56" w15:done="0"/>
   <w15:commentEx w15:paraId="314016D4" w15:done="0"/>
   <w15:commentEx w15:paraId="1AF6DF01" w15:done="0"/>
   <w15:commentEx w15:paraId="15CA431C" w15:done="0"/>
   <w15:commentEx w15:paraId="6DAEE1B5" w15:done="0"/>
   <w15:commentEx w15:paraId="2400078D" w15:done="0"/>
   <w15:commentEx w15:paraId="16BD4E17" w15:done="0"/>
   <w15:commentEx w15:paraId="25AD4E50" w15:done="0"/>
   <w15:commentEx w15:paraId="415F30D6" w15:done="0"/>
   <w15:commentEx w15:paraId="742D0AAC" w15:done="0"/>
   <w15:commentEx w15:paraId="729F59BB" w15:done="0"/>
   <w15:commentEx w15:paraId="1F18D69B" w15:done="0"/>
   <w15:commentEx w15:paraId="15AAC9F3" w15:done="0"/>
   <w15:commentEx w15:paraId="0ABC46F3" w15:done="0"/>
   <w15:commentEx w15:paraId="354CA274" w15:done="0"/>
   <w15:commentEx w15:paraId="53C2D739" w15:done="0"/>
   <w15:commentEx w15:paraId="4D5D26C3" w15:done="0"/>
   <w15:commentEx w15:paraId="7033CCCC" w15:done="0"/>
   <w15:commentEx w15:paraId="5A2020AF" w15:done="0"/>
   <w15:commentEx w15:paraId="78697AC7" w15:done="0"/>
   <w15:commentEx w15:paraId="180D4A04" w15:done="0"/>
   <w15:commentEx w15:paraId="27AD206F" w15:done="0"/>
   <w15:commentEx w15:paraId="1F03D69B" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2A5E335D" w16cex:dateUtc="2024-08-07T21:54:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659F61" w16cex:dateUtc="2024-08-13T13:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659F0E" w16cex:dateUtc="2024-08-13T12:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659EF1" w16cex:dateUtc="2024-08-13T12:59:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659F31" w16cex:dateUtc="2024-08-13T13:00:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="27C07E2D" w16cex:dateUtc="2026-10-13T15:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659FA2" w16cex:dateUtc="2024-08-13T13:02:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659FB6" w16cex:dateUtc="2024-08-13T13:02:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659FF2" w16cex:dateUtc="2024-08-13T13:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A659FCF" w16cex:dateUtc="2024-08-13T13:03:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3084D7BB" w16cex:dateUtc="2024-08-13T13:03:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="53EA999C" w16cex:dateUtc="2024-08-13T13:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A021" w16cex:dateUtc="2024-08-13T13:04:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A058" w16cex:dateUtc="2024-08-13T13:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A069" w16cex:dateUtc="2024-08-13T13:05:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A083" w16cex:dateUtc="2024-08-13T13:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A099" w16cex:dateUtc="2024-08-13T13:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A0B3" w16cex:dateUtc="2024-08-13T13:06:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A620" w16cex:dateUtc="2024-08-13T13:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A63A" w16cex:dateUtc="2024-08-13T13:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A64C" w16cex:dateUtc="2024-08-13T13:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A668" w16cex:dateUtc="2024-08-13T13:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A67E" w16cex:dateUtc="2024-08-13T13:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A6A0" w16cex:dateUtc="2024-08-13T13:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1ECE302A" w16cex:dateUtc="2025-11-12T19:00:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A5FE" w16cex:dateUtc="2024-08-13T13:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A5EA" w16cex:dateUtc="2024-08-13T13:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A5D7" w16cex:dateUtc="2024-08-13T13:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A5C3" w16cex:dateUtc="2024-08-13T13:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3DB0294B" w16cex:dateUtc="2025-11-11T17:52:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A10D" w16cex:dateUtc="2024-08-13T13:08:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A58A" w16cex:dateUtc="2024-08-13T13:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A74C" w16cex:dateUtc="2024-08-13T13:35:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A753" w16cex:dateUtc="2024-08-13T13:35:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A761" w16cex:dateUtc="2024-08-13T13:35:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A75B" w16cex:dateUtc="2024-08-13T13:35:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A497" w16cex:dateUtc="2024-08-13T13:23:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5EBEF965" w16cex:dateUtc="2025-07-31T15:38:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5E4A24EA" w16cex:dateUtc="2025-07-31T15:38:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A45B" w16cex:dateUtc="2024-08-13T13:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A421" w16cex:dateUtc="2024-08-13T13:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A470" w16cex:dateUtc="2024-08-13T13:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A3F3" w16cex:dateUtc="2024-08-13T13:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65A407" w16cex:dateUtc="2024-08-13T13:21:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="17CC768D" w16cid:durableId="2A5E335D"/>
   <w16cid:commentId w16cid:paraId="075D2558" w16cid:durableId="2A659F61"/>
   <w16cid:commentId w16cid:paraId="1D7FE72E" w16cid:durableId="2A659F0E"/>
   <w16cid:commentId w16cid:paraId="35E61A5C" w16cid:durableId="2A659EF1"/>
   <w16cid:commentId w16cid:paraId="5229D117" w16cid:durableId="2A659F31"/>
+  <w16cid:commentId w16cid:paraId="32F79196" w16cid:durableId="27C07E2D"/>
   <w16cid:commentId w16cid:paraId="34257F34" w16cid:durableId="2A659FA2"/>
   <w16cid:commentId w16cid:paraId="614907DC" w16cid:durableId="2A659FB6"/>
   <w16cid:commentId w16cid:paraId="49512F4B" w16cid:durableId="2A659FF2"/>
   <w16cid:commentId w16cid:paraId="32593226" w16cid:durableId="2A659FCF"/>
+  <w16cid:commentId w16cid:paraId="546DCE8A" w16cid:durableId="3084D7BB"/>
+  <w16cid:commentId w16cid:paraId="6C206F4F" w16cid:durableId="53EA999C"/>
   <w16cid:commentId w16cid:paraId="4438CF03" w16cid:durableId="2A65A021"/>
   <w16cid:commentId w16cid:paraId="6A0AB4F9" w16cid:durableId="2A65A058"/>
   <w16cid:commentId w16cid:paraId="51E33C7D" w16cid:durableId="2A65A069"/>
   <w16cid:commentId w16cid:paraId="735885B4" w16cid:durableId="2A65A083"/>
   <w16cid:commentId w16cid:paraId="15391F39" w16cid:durableId="2A65A099"/>
   <w16cid:commentId w16cid:paraId="649833E8" w16cid:durableId="2A65A0B3"/>
   <w16cid:commentId w16cid:paraId="70B270D2" w16cid:durableId="2A65A620"/>
   <w16cid:commentId w16cid:paraId="5E2BA95A" w16cid:durableId="2A65A63A"/>
   <w16cid:commentId w16cid:paraId="6C815FDA" w16cid:durableId="2A65A64C"/>
   <w16cid:commentId w16cid:paraId="4DFF1C56" w16cid:durableId="2A65A668"/>
   <w16cid:commentId w16cid:paraId="314016D4" w16cid:durableId="2A65A67E"/>
   <w16cid:commentId w16cid:paraId="1AF6DF01" w16cid:durableId="2A65A6A0"/>
   <w16cid:commentId w16cid:paraId="15CA431C" w16cid:durableId="1ECE302A"/>
   <w16cid:commentId w16cid:paraId="6DAEE1B5" w16cid:durableId="2A65A5FE"/>
   <w16cid:commentId w16cid:paraId="2400078D" w16cid:durableId="2A65A5EA"/>
   <w16cid:commentId w16cid:paraId="16BD4E17" w16cid:durableId="2A65A5D7"/>
   <w16cid:commentId w16cid:paraId="25AD4E50" w16cid:durableId="2A65A5C3"/>
   <w16cid:commentId w16cid:paraId="415F30D6" w16cid:durableId="3DB0294B"/>
   <w16cid:commentId w16cid:paraId="742D0AAC" w16cid:durableId="2A65A10D"/>
   <w16cid:commentId w16cid:paraId="729F59BB" w16cid:durableId="2A65A58A"/>
   <w16cid:commentId w16cid:paraId="1F18D69B" w16cid:durableId="2A65A74C"/>
   <w16cid:commentId w16cid:paraId="15AAC9F3" w16cid:durableId="2A65A753"/>
   <w16cid:commentId w16cid:paraId="0ABC46F3" w16cid:durableId="2A65A761"/>
   <w16cid:commentId w16cid:paraId="354CA274" w16cid:durableId="2A65A75B"/>
   <w16cid:commentId w16cid:paraId="53C2D739" w16cid:durableId="2A65A497"/>
   <w16cid:commentId w16cid:paraId="4D5D26C3" w16cid:durableId="5EBEF965"/>
   <w16cid:commentId w16cid:paraId="7033CCCC" w16cid:durableId="5E4A24EA"/>
   <w16cid:commentId w16cid:paraId="5A2020AF" w16cid:durableId="2A65A45B"/>
   <w16cid:commentId w16cid:paraId="78697AC7" w16cid:durableId="2A65A421"/>
   <w16cid:commentId w16cid:paraId="180D4A04" w16cid:durableId="2A65A470"/>
   <w16cid:commentId w16cid:paraId="27AD206F" w16cid:durableId="2A65A3F3"/>
   <w16cid:commentId w16cid:paraId="1F03D69B" w16cid:durableId="2A65A407"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="657A7F56" w14:textId="77777777" w:rsidR="00A808C0" w:rsidRDefault="00A808C0">
+    <w:p w14:paraId="41636FA6" w14:textId="77777777" w:rsidR="00110F70" w:rsidRDefault="00110F70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="265C554A" w14:textId="77777777" w:rsidR="00A808C0" w:rsidRDefault="00A808C0">
+    <w:p w14:paraId="22767578" w14:textId="77777777" w:rsidR="00110F70" w:rsidRDefault="00110F70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -28775,58 +29249,58 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B78CDC9" w14:textId="77777777" w:rsidR="0036628B" w:rsidRDefault="0036628B" w:rsidP="0036628B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="677EC93D" w14:textId="77777777" w:rsidR="00A808C0" w:rsidRDefault="00A808C0">
+    <w:p w14:paraId="7A8B6CA3" w14:textId="77777777" w:rsidR="00110F70" w:rsidRDefault="00110F70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D7D5CD5" w14:textId="77777777" w:rsidR="00A808C0" w:rsidRDefault="00A808C0">
+    <w:p w14:paraId="3FEC217C" w14:textId="77777777" w:rsidR="00110F70" w:rsidRDefault="00110F70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B3F42588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34C0A51C"/>
     <w:lvl w:ilvl="0" w:tplc="A6D486BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F1D664B4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -29103,50 +29577,163 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A56901"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="37287846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="615"/>
         </w:tabs>
         <w:ind w:left="615" w:hanging="615"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00D5167A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1324C868"/>
+    <w:lvl w:ilvl="0" w:tplc="BF746E92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="78C6E73E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E7CAC6D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1F274D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4D66B9DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C9B498C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE588D0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ED603B9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="39968918">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03660F1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F07B76"/>
     <w:styleLink w:val="BasicLegalNum"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="BodyText2"/>
       <w:lvlText w:val="%1.%2"/>
@@ -29264,51 +29851,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="BodyText9"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3C1954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46EEA7D2"/>
     <w:lvl w:ilvl="0" w:tplc="3CBEA6AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA12B7BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1FECF8CC" w:tentative="1">
@@ -29353,51 +29940,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BED47F72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D4FA2134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C1C24E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C47AFB64"/>
     <w:lvl w:ilvl="0" w:tplc="CEE25BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAA2CBF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -29466,71 +30053,71 @@
     <w:lvl w:ilvl="7" w:tplc="B700ED2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5C129BD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C4A79A7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="92F8CD3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="615"/>
         </w:tabs>
         <w:ind w:left="615" w:hanging="615"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2295701E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11C06706"/>
     <w:lvl w:ilvl="0" w:tplc="AFFE1118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14961B80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -29599,51 +30186,51 @@
     <w:lvl w:ilvl="7" w:tplc="59FC7014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="48C64116">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36F802A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31E0B952"/>
     <w:lvl w:ilvl="0" w:tplc="88D0083E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A93E53D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E5D83E02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -29685,51 +30272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="15ACB4AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0512E766" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="495A33E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68DC5A44"/>
     <w:lvl w:ilvl="0" w:tplc="6186EFCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57D03D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -29798,51 +30385,51 @@
     <w:lvl w:ilvl="7" w:tplc="4DB4843A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1DB86380">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D894497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="137A9DFE"/>
     <w:lvl w:ilvl="0" w:tplc="C97C3D94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C4964B9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29938,51 +30525,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="35C2E53E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55362FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4AEA0B6"/>
     <w:lvl w:ilvl="0" w:tplc="4D960590">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B55AC922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30078,51 +30665,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="568819B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="569D0C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AA60AEA"/>
     <w:lvl w:ilvl="0" w:tplc="FE9C4E64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE3CBF42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -30191,51 +30778,51 @@
     <w:lvl w:ilvl="7" w:tplc="A1C467E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="655E4A8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59C10C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E40E9356"/>
     <w:lvl w:ilvl="0" w:tplc="CAC22484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6116EF0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30331,71 +30918,71 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD4A9DEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C851624"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5402434A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="615"/>
         </w:tabs>
         <w:ind w:left="615" w:hanging="615"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CD93593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E3675CC"/>
     <w:lvl w:ilvl="0" w:tplc="D80A92D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0907AC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -30490,51 +31077,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D0CE834" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE2746F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1946E792"/>
     <w:lvl w:ilvl="0" w:tplc="B25C25DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DB4A5240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30630,51 +31217,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="814E1186" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62F47495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A96D668"/>
     <w:lvl w:ilvl="0" w:tplc="22241678">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2175"/>
         </w:tabs>
         <w:ind w:left="2175" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75DCDAA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30770,51 +31357,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F36ABA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66BD238E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CC8B118"/>
     <w:lvl w:ilvl="0" w:tplc="83B2AAE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1384F0A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -30883,51 +31470,51 @@
     <w:lvl w:ilvl="7" w:tplc="36C45A2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B13018C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="686C51AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB8E8620"/>
     <w:lvl w:ilvl="0" w:tplc="F2C8821E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A72D0D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -30996,77 +31583,77 @@
     <w:lvl w:ilvl="7" w:tplc="D5469D3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7D6CF1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EB15E13"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8D882CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="615"/>
         </w:tabs>
         <w:ind w:left="615" w:hanging="615"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C580D12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F07B76"/>
     <w:numStyleLink w:val="BasicLegalNum"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C911A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21E259CC"/>
     <w:lvl w:ilvl="0" w:tplc="ADA2D10A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -31134,51 +31721,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E7C1F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD8A4320"/>
     <w:lvl w:ilvl="0" w:tplc="81C848BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="07E2C736">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -31278,72 +31865,72 @@
   <w:num w:numId="3" w16cid:durableId="625622091">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1631862022">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1307662309">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1762678162">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1690374518">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550848220">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="615211547">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1071539542">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="864364734">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="838080818">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1878156399">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1935281758">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1299072837">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1409302799">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="524514764">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="113138561">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Heading1"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BodyText2"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
@@ -31391,591 +31978,647 @@
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="6">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BodyText7"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="7">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="BodyText8"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="503008553">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="363755759">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="291130229">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1080833404">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="439567025">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="689910797">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="618924818">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1936211189">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="467557365">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1324236866">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1438480374">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2033679590">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="782071013">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="604271181">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="193229989">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1131898621">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="538588643">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1892037394">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Instructions">
     <w15:presenceInfo w15:providerId="None" w15:userId="Instructions"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00815A45"/>
     <w:rsid w:val="0000519D"/>
     <w:rsid w:val="00007A8F"/>
     <w:rsid w:val="00013D6C"/>
     <w:rsid w:val="00016BCE"/>
     <w:rsid w:val="000212E8"/>
     <w:rsid w:val="000215B8"/>
     <w:rsid w:val="00033559"/>
     <w:rsid w:val="000344EC"/>
     <w:rsid w:val="00036922"/>
     <w:rsid w:val="00036C2E"/>
     <w:rsid w:val="000529E8"/>
     <w:rsid w:val="00053E27"/>
     <w:rsid w:val="000557B3"/>
     <w:rsid w:val="00055AFA"/>
     <w:rsid w:val="00065C59"/>
     <w:rsid w:val="00073E95"/>
+    <w:rsid w:val="00077E02"/>
     <w:rsid w:val="000825F0"/>
     <w:rsid w:val="0009062F"/>
     <w:rsid w:val="00090759"/>
     <w:rsid w:val="00096C6B"/>
     <w:rsid w:val="000A7BA1"/>
     <w:rsid w:val="000B2396"/>
     <w:rsid w:val="000B4A73"/>
     <w:rsid w:val="000B5556"/>
     <w:rsid w:val="000C4111"/>
     <w:rsid w:val="000D44C1"/>
     <w:rsid w:val="000D47AD"/>
     <w:rsid w:val="000D5E5E"/>
     <w:rsid w:val="000E1892"/>
     <w:rsid w:val="000F440E"/>
     <w:rsid w:val="000F5A20"/>
     <w:rsid w:val="00107EA2"/>
+    <w:rsid w:val="00110F70"/>
     <w:rsid w:val="00115963"/>
     <w:rsid w:val="0012130C"/>
     <w:rsid w:val="00121662"/>
     <w:rsid w:val="00121E92"/>
     <w:rsid w:val="00124BA0"/>
+    <w:rsid w:val="00130F29"/>
     <w:rsid w:val="00135F36"/>
     <w:rsid w:val="0013753F"/>
     <w:rsid w:val="00157AA2"/>
     <w:rsid w:val="00160AD2"/>
     <w:rsid w:val="00164207"/>
+    <w:rsid w:val="00172570"/>
     <w:rsid w:val="00184CCC"/>
     <w:rsid w:val="00192382"/>
     <w:rsid w:val="00192F55"/>
+    <w:rsid w:val="00193A0C"/>
     <w:rsid w:val="001945F1"/>
     <w:rsid w:val="001A1BD7"/>
     <w:rsid w:val="001A21BD"/>
+    <w:rsid w:val="001A34F6"/>
     <w:rsid w:val="001A4618"/>
     <w:rsid w:val="001A533A"/>
     <w:rsid w:val="001A5E0B"/>
     <w:rsid w:val="001B3F8B"/>
     <w:rsid w:val="001B76EB"/>
     <w:rsid w:val="001C1CD2"/>
     <w:rsid w:val="001E0660"/>
     <w:rsid w:val="001E3778"/>
     <w:rsid w:val="001E591F"/>
     <w:rsid w:val="001E6E0B"/>
     <w:rsid w:val="001F2B63"/>
+    <w:rsid w:val="001F5CD3"/>
     <w:rsid w:val="00205378"/>
     <w:rsid w:val="002066DA"/>
     <w:rsid w:val="00212D9D"/>
+    <w:rsid w:val="002349F8"/>
     <w:rsid w:val="00237FAA"/>
     <w:rsid w:val="002412BB"/>
     <w:rsid w:val="0024444E"/>
     <w:rsid w:val="00246DE0"/>
     <w:rsid w:val="0025030B"/>
     <w:rsid w:val="00252164"/>
     <w:rsid w:val="00252DE6"/>
     <w:rsid w:val="00254475"/>
     <w:rsid w:val="0025531C"/>
     <w:rsid w:val="0025688F"/>
+    <w:rsid w:val="00265BA8"/>
     <w:rsid w:val="00282D8E"/>
     <w:rsid w:val="00285570"/>
     <w:rsid w:val="00285E7A"/>
     <w:rsid w:val="00286A59"/>
     <w:rsid w:val="00293C77"/>
     <w:rsid w:val="00295F2A"/>
     <w:rsid w:val="002975A7"/>
     <w:rsid w:val="002A0A56"/>
     <w:rsid w:val="002A3167"/>
     <w:rsid w:val="002A34AA"/>
     <w:rsid w:val="002A466F"/>
     <w:rsid w:val="002B7104"/>
     <w:rsid w:val="002D1D2A"/>
     <w:rsid w:val="002D37C3"/>
     <w:rsid w:val="002D4D2F"/>
     <w:rsid w:val="002E3FBA"/>
     <w:rsid w:val="002E4A96"/>
     <w:rsid w:val="002E5615"/>
     <w:rsid w:val="002F0B9F"/>
     <w:rsid w:val="00305A57"/>
     <w:rsid w:val="0031203B"/>
+    <w:rsid w:val="00315DC0"/>
+    <w:rsid w:val="0031753F"/>
     <w:rsid w:val="00317CB8"/>
+    <w:rsid w:val="0032418D"/>
     <w:rsid w:val="0032755D"/>
     <w:rsid w:val="00327DE7"/>
     <w:rsid w:val="003301B7"/>
     <w:rsid w:val="003329C2"/>
     <w:rsid w:val="0033563A"/>
     <w:rsid w:val="00336FE7"/>
     <w:rsid w:val="00337E47"/>
     <w:rsid w:val="00341795"/>
     <w:rsid w:val="003475FA"/>
     <w:rsid w:val="00351923"/>
     <w:rsid w:val="003607D4"/>
     <w:rsid w:val="00361375"/>
     <w:rsid w:val="00364AFA"/>
     <w:rsid w:val="0036628B"/>
+    <w:rsid w:val="003709B3"/>
     <w:rsid w:val="003738F5"/>
     <w:rsid w:val="00376042"/>
     <w:rsid w:val="003760C9"/>
     <w:rsid w:val="00376E26"/>
     <w:rsid w:val="00380877"/>
     <w:rsid w:val="00391C6F"/>
     <w:rsid w:val="003949CC"/>
     <w:rsid w:val="003951EE"/>
     <w:rsid w:val="00396E01"/>
     <w:rsid w:val="003A262A"/>
+    <w:rsid w:val="003A307E"/>
     <w:rsid w:val="003A5378"/>
     <w:rsid w:val="003B5C62"/>
     <w:rsid w:val="003C2C56"/>
     <w:rsid w:val="003C692F"/>
     <w:rsid w:val="003D0E5A"/>
     <w:rsid w:val="003D19C1"/>
     <w:rsid w:val="003D27B0"/>
+    <w:rsid w:val="003E1E90"/>
+    <w:rsid w:val="003F1974"/>
     <w:rsid w:val="003F4D8B"/>
     <w:rsid w:val="003F5229"/>
     <w:rsid w:val="003F6D54"/>
     <w:rsid w:val="00412CE3"/>
     <w:rsid w:val="004131C4"/>
     <w:rsid w:val="004173CD"/>
     <w:rsid w:val="00417C10"/>
     <w:rsid w:val="00422079"/>
     <w:rsid w:val="00425974"/>
     <w:rsid w:val="00425FAE"/>
     <w:rsid w:val="004309EA"/>
     <w:rsid w:val="00436456"/>
     <w:rsid w:val="004411A2"/>
+    <w:rsid w:val="00446305"/>
+    <w:rsid w:val="00452EB9"/>
     <w:rsid w:val="004568F2"/>
     <w:rsid w:val="00461ED3"/>
     <w:rsid w:val="00462EC2"/>
+    <w:rsid w:val="00463DEF"/>
     <w:rsid w:val="00466D1D"/>
     <w:rsid w:val="004701F5"/>
     <w:rsid w:val="004705B6"/>
     <w:rsid w:val="004807C5"/>
     <w:rsid w:val="00483F37"/>
     <w:rsid w:val="004849F6"/>
     <w:rsid w:val="00496170"/>
     <w:rsid w:val="00496AC1"/>
     <w:rsid w:val="00496D5D"/>
     <w:rsid w:val="004A5C3C"/>
     <w:rsid w:val="004B0DB7"/>
     <w:rsid w:val="004B192B"/>
     <w:rsid w:val="004B6841"/>
+    <w:rsid w:val="004C1D24"/>
     <w:rsid w:val="004C6ABA"/>
     <w:rsid w:val="004E067B"/>
+    <w:rsid w:val="004F5FC0"/>
     <w:rsid w:val="0050682C"/>
     <w:rsid w:val="00516BB1"/>
     <w:rsid w:val="00520BD2"/>
     <w:rsid w:val="00521981"/>
     <w:rsid w:val="00522551"/>
     <w:rsid w:val="005242F8"/>
     <w:rsid w:val="005300EF"/>
     <w:rsid w:val="00534B2C"/>
     <w:rsid w:val="0054309D"/>
     <w:rsid w:val="00552CD2"/>
     <w:rsid w:val="00554852"/>
     <w:rsid w:val="005714D2"/>
     <w:rsid w:val="005746CB"/>
     <w:rsid w:val="00574853"/>
     <w:rsid w:val="00574E48"/>
     <w:rsid w:val="00575498"/>
+    <w:rsid w:val="005838B5"/>
     <w:rsid w:val="00586639"/>
+    <w:rsid w:val="005915FD"/>
     <w:rsid w:val="00593FBA"/>
+    <w:rsid w:val="00597609"/>
     <w:rsid w:val="005A12E0"/>
     <w:rsid w:val="005A1A07"/>
     <w:rsid w:val="005A55A6"/>
+    <w:rsid w:val="005A572C"/>
+    <w:rsid w:val="005B5A0A"/>
     <w:rsid w:val="005B660F"/>
     <w:rsid w:val="005B6668"/>
     <w:rsid w:val="005C0D66"/>
+    <w:rsid w:val="005C57DB"/>
     <w:rsid w:val="005C5E0D"/>
     <w:rsid w:val="005D4BF3"/>
     <w:rsid w:val="005D7A67"/>
     <w:rsid w:val="005E1727"/>
     <w:rsid w:val="005E5F33"/>
     <w:rsid w:val="005F051D"/>
+    <w:rsid w:val="005F24F7"/>
     <w:rsid w:val="005F2542"/>
     <w:rsid w:val="005F5487"/>
+    <w:rsid w:val="005F7182"/>
     <w:rsid w:val="006008B7"/>
     <w:rsid w:val="00604533"/>
+    <w:rsid w:val="00604D48"/>
     <w:rsid w:val="00606969"/>
     <w:rsid w:val="00621CD3"/>
     <w:rsid w:val="00630F6B"/>
     <w:rsid w:val="00633125"/>
     <w:rsid w:val="0063491E"/>
     <w:rsid w:val="006447DF"/>
     <w:rsid w:val="006452E7"/>
     <w:rsid w:val="00646415"/>
+    <w:rsid w:val="00671F76"/>
     <w:rsid w:val="006722F1"/>
     <w:rsid w:val="00686DC6"/>
     <w:rsid w:val="00694246"/>
     <w:rsid w:val="0069756C"/>
     <w:rsid w:val="006A24DE"/>
     <w:rsid w:val="006A4486"/>
     <w:rsid w:val="006A60D5"/>
     <w:rsid w:val="006B175D"/>
     <w:rsid w:val="006B5652"/>
     <w:rsid w:val="006B7CAA"/>
     <w:rsid w:val="006C0212"/>
     <w:rsid w:val="006C1261"/>
     <w:rsid w:val="006C2F36"/>
     <w:rsid w:val="006C4B5F"/>
     <w:rsid w:val="006D3374"/>
     <w:rsid w:val="006E2F5E"/>
+    <w:rsid w:val="006E35B5"/>
     <w:rsid w:val="006E363D"/>
     <w:rsid w:val="006E597A"/>
     <w:rsid w:val="006F27A2"/>
     <w:rsid w:val="006F28ED"/>
     <w:rsid w:val="00704914"/>
     <w:rsid w:val="007143D9"/>
     <w:rsid w:val="00715993"/>
     <w:rsid w:val="00715CE1"/>
     <w:rsid w:val="0072553C"/>
     <w:rsid w:val="00740151"/>
     <w:rsid w:val="00747837"/>
+    <w:rsid w:val="007606E3"/>
     <w:rsid w:val="0076083C"/>
     <w:rsid w:val="0076770E"/>
     <w:rsid w:val="007749DB"/>
     <w:rsid w:val="00782826"/>
     <w:rsid w:val="0079360A"/>
     <w:rsid w:val="007A3F9B"/>
     <w:rsid w:val="007A5578"/>
     <w:rsid w:val="007B22CF"/>
     <w:rsid w:val="007B794C"/>
     <w:rsid w:val="007B7EFA"/>
     <w:rsid w:val="007D00D9"/>
+    <w:rsid w:val="007D0C45"/>
     <w:rsid w:val="007D3B4D"/>
     <w:rsid w:val="007D6840"/>
     <w:rsid w:val="007F24DD"/>
     <w:rsid w:val="008003A3"/>
     <w:rsid w:val="00800562"/>
     <w:rsid w:val="00801070"/>
     <w:rsid w:val="0080494A"/>
+    <w:rsid w:val="00813786"/>
     <w:rsid w:val="00815A45"/>
     <w:rsid w:val="00815BCE"/>
     <w:rsid w:val="008174ED"/>
     <w:rsid w:val="0082285B"/>
     <w:rsid w:val="00825AC6"/>
     <w:rsid w:val="0082694C"/>
     <w:rsid w:val="0083061F"/>
     <w:rsid w:val="00830DE9"/>
     <w:rsid w:val="00832CF8"/>
     <w:rsid w:val="008352F6"/>
     <w:rsid w:val="00835FE8"/>
     <w:rsid w:val="008419A8"/>
     <w:rsid w:val="00852923"/>
     <w:rsid w:val="00852F01"/>
     <w:rsid w:val="00854737"/>
     <w:rsid w:val="00860A2A"/>
     <w:rsid w:val="00865267"/>
     <w:rsid w:val="00865552"/>
     <w:rsid w:val="008731D1"/>
     <w:rsid w:val="00880CF2"/>
     <w:rsid w:val="00882DC0"/>
     <w:rsid w:val="0088376C"/>
     <w:rsid w:val="008839E4"/>
     <w:rsid w:val="00890D55"/>
     <w:rsid w:val="0089576C"/>
     <w:rsid w:val="008A4671"/>
     <w:rsid w:val="008B68B8"/>
     <w:rsid w:val="008C0276"/>
     <w:rsid w:val="008C119D"/>
     <w:rsid w:val="008C6288"/>
     <w:rsid w:val="008D0A5D"/>
     <w:rsid w:val="008D43D3"/>
     <w:rsid w:val="008D4CC7"/>
     <w:rsid w:val="008E641F"/>
     <w:rsid w:val="008F31BA"/>
     <w:rsid w:val="009163E3"/>
+    <w:rsid w:val="00922564"/>
     <w:rsid w:val="00923AF9"/>
     <w:rsid w:val="00927B6B"/>
     <w:rsid w:val="009333DA"/>
+    <w:rsid w:val="009407C0"/>
     <w:rsid w:val="009470CB"/>
     <w:rsid w:val="009601A3"/>
     <w:rsid w:val="00961C8E"/>
     <w:rsid w:val="00965EEC"/>
     <w:rsid w:val="0097320B"/>
     <w:rsid w:val="00977D32"/>
     <w:rsid w:val="00983E1A"/>
     <w:rsid w:val="00985704"/>
     <w:rsid w:val="009924A0"/>
     <w:rsid w:val="0099447B"/>
     <w:rsid w:val="009A3D3B"/>
     <w:rsid w:val="009C3F90"/>
     <w:rsid w:val="009C6DF6"/>
+    <w:rsid w:val="009D473D"/>
     <w:rsid w:val="009E47F0"/>
     <w:rsid w:val="009E672B"/>
     <w:rsid w:val="009F35A6"/>
     <w:rsid w:val="009F38C8"/>
+    <w:rsid w:val="00A03299"/>
     <w:rsid w:val="00A04483"/>
     <w:rsid w:val="00A10B5C"/>
     <w:rsid w:val="00A132F0"/>
     <w:rsid w:val="00A20318"/>
     <w:rsid w:val="00A235B4"/>
     <w:rsid w:val="00A25D72"/>
     <w:rsid w:val="00A34F70"/>
     <w:rsid w:val="00A365E7"/>
     <w:rsid w:val="00A40D61"/>
     <w:rsid w:val="00A44484"/>
     <w:rsid w:val="00A45B0F"/>
     <w:rsid w:val="00A51D1C"/>
     <w:rsid w:val="00A62064"/>
     <w:rsid w:val="00A808C0"/>
     <w:rsid w:val="00A85EF3"/>
     <w:rsid w:val="00A87848"/>
     <w:rsid w:val="00A954D2"/>
     <w:rsid w:val="00AB4CED"/>
     <w:rsid w:val="00AB734B"/>
+    <w:rsid w:val="00AD179D"/>
     <w:rsid w:val="00AD2AB2"/>
     <w:rsid w:val="00AD5B47"/>
     <w:rsid w:val="00AE0EB7"/>
     <w:rsid w:val="00AE2D3B"/>
     <w:rsid w:val="00AE3C1B"/>
     <w:rsid w:val="00AE5AD3"/>
+    <w:rsid w:val="00AF356E"/>
     <w:rsid w:val="00B03BB6"/>
     <w:rsid w:val="00B07440"/>
     <w:rsid w:val="00B101AA"/>
     <w:rsid w:val="00B36B96"/>
     <w:rsid w:val="00B446FB"/>
     <w:rsid w:val="00B45222"/>
     <w:rsid w:val="00B50B1E"/>
     <w:rsid w:val="00B52AEC"/>
     <w:rsid w:val="00B546AA"/>
     <w:rsid w:val="00B60778"/>
     <w:rsid w:val="00B671D5"/>
     <w:rsid w:val="00B90FB5"/>
+    <w:rsid w:val="00B91BD6"/>
     <w:rsid w:val="00BA187A"/>
     <w:rsid w:val="00BA4014"/>
     <w:rsid w:val="00BB0856"/>
     <w:rsid w:val="00BB2177"/>
     <w:rsid w:val="00BE0B14"/>
     <w:rsid w:val="00BE2716"/>
     <w:rsid w:val="00C12939"/>
     <w:rsid w:val="00C2227E"/>
+    <w:rsid w:val="00C2257F"/>
     <w:rsid w:val="00C24069"/>
     <w:rsid w:val="00C2477D"/>
     <w:rsid w:val="00C25370"/>
     <w:rsid w:val="00C26B20"/>
     <w:rsid w:val="00C439E7"/>
     <w:rsid w:val="00C43CAE"/>
     <w:rsid w:val="00C543AD"/>
     <w:rsid w:val="00C65D38"/>
     <w:rsid w:val="00C7294D"/>
     <w:rsid w:val="00C74565"/>
     <w:rsid w:val="00C75990"/>
     <w:rsid w:val="00C771C8"/>
+    <w:rsid w:val="00C8516D"/>
     <w:rsid w:val="00C93FD5"/>
     <w:rsid w:val="00CA0B3A"/>
+    <w:rsid w:val="00CA4FE0"/>
     <w:rsid w:val="00CA5182"/>
     <w:rsid w:val="00CA700F"/>
     <w:rsid w:val="00CB1A30"/>
     <w:rsid w:val="00CC320A"/>
     <w:rsid w:val="00CC5337"/>
+    <w:rsid w:val="00CC5FB2"/>
+    <w:rsid w:val="00CC666C"/>
     <w:rsid w:val="00CD0DB7"/>
     <w:rsid w:val="00CD257C"/>
     <w:rsid w:val="00CD3241"/>
     <w:rsid w:val="00CD7377"/>
     <w:rsid w:val="00CE14DD"/>
     <w:rsid w:val="00CE5EED"/>
     <w:rsid w:val="00CF65C9"/>
+    <w:rsid w:val="00D052F2"/>
     <w:rsid w:val="00D058B7"/>
     <w:rsid w:val="00D05D84"/>
     <w:rsid w:val="00D13D2F"/>
     <w:rsid w:val="00D23CD6"/>
     <w:rsid w:val="00D269E0"/>
     <w:rsid w:val="00D277CB"/>
     <w:rsid w:val="00D34C0D"/>
     <w:rsid w:val="00D3688B"/>
     <w:rsid w:val="00D3754D"/>
     <w:rsid w:val="00D407B6"/>
+    <w:rsid w:val="00D42EAD"/>
     <w:rsid w:val="00D45404"/>
     <w:rsid w:val="00D458AF"/>
     <w:rsid w:val="00D51A3A"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52FB2"/>
     <w:rsid w:val="00D5511E"/>
     <w:rsid w:val="00D768AF"/>
     <w:rsid w:val="00D80B21"/>
     <w:rsid w:val="00D86B3F"/>
     <w:rsid w:val="00D876E4"/>
     <w:rsid w:val="00D96A4C"/>
+    <w:rsid w:val="00D96B6C"/>
     <w:rsid w:val="00D971AE"/>
     <w:rsid w:val="00DA0C80"/>
     <w:rsid w:val="00DB1946"/>
     <w:rsid w:val="00DB56A5"/>
     <w:rsid w:val="00DC134A"/>
     <w:rsid w:val="00DC1722"/>
     <w:rsid w:val="00DC5E54"/>
     <w:rsid w:val="00DD1641"/>
     <w:rsid w:val="00DD4F58"/>
     <w:rsid w:val="00DD6C43"/>
     <w:rsid w:val="00DD78CB"/>
     <w:rsid w:val="00DD799C"/>
     <w:rsid w:val="00DE0938"/>
     <w:rsid w:val="00E01176"/>
     <w:rsid w:val="00E10FE0"/>
     <w:rsid w:val="00E133B8"/>
     <w:rsid w:val="00E46D84"/>
     <w:rsid w:val="00E54667"/>
     <w:rsid w:val="00E5538D"/>
     <w:rsid w:val="00E56FF5"/>
     <w:rsid w:val="00E70CF4"/>
     <w:rsid w:val="00E711A5"/>
     <w:rsid w:val="00E726CE"/>
     <w:rsid w:val="00E908DA"/>
     <w:rsid w:val="00E90C6D"/>
     <w:rsid w:val="00E91BEA"/>
     <w:rsid w:val="00E92DD5"/>
     <w:rsid w:val="00E93698"/>
     <w:rsid w:val="00E95EBF"/>
     <w:rsid w:val="00EA1058"/>
     <w:rsid w:val="00ED0D56"/>
     <w:rsid w:val="00ED787E"/>
     <w:rsid w:val="00EE2954"/>
     <w:rsid w:val="00EE4CEA"/>
     <w:rsid w:val="00EE4EC3"/>
     <w:rsid w:val="00EF4681"/>
     <w:rsid w:val="00EF4A77"/>
     <w:rsid w:val="00EF743A"/>
     <w:rsid w:val="00F00D7F"/>
     <w:rsid w:val="00F0297D"/>
     <w:rsid w:val="00F03A82"/>
+    <w:rsid w:val="00F06417"/>
     <w:rsid w:val="00F168C8"/>
+    <w:rsid w:val="00F234DC"/>
+    <w:rsid w:val="00F2733F"/>
     <w:rsid w:val="00F36621"/>
     <w:rsid w:val="00F41988"/>
     <w:rsid w:val="00F42BA9"/>
     <w:rsid w:val="00F46534"/>
     <w:rsid w:val="00F52D0C"/>
     <w:rsid w:val="00F55CE6"/>
     <w:rsid w:val="00F73C34"/>
     <w:rsid w:val="00F90394"/>
     <w:rsid w:val="00F90B14"/>
     <w:rsid w:val="00F9568B"/>
     <w:rsid w:val="00FA652E"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FB7409"/>
     <w:rsid w:val="00FB7CAC"/>
     <w:rsid w:val="00FC0462"/>
     <w:rsid w:val="00FC7E30"/>
     <w:rsid w:val="00FE48BC"/>
     <w:rsid w:val="00FE4FE5"/>
     <w:rsid w:val="00FE54A9"/>
+    <w:rsid w:val="00FF261E"/>
     <w:rsid w:val="00FF26B3"/>
     <w:rsid w:val="00FF43C9"/>
     <w:rsid w:val="00FF44B7"/>
     <w:rsid w:val="1700344C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -33425,85 +34068,85 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
-    <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
+    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PM</Value>
       <Value>PDC</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
-    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
-    <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
-[...2 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067EC4DE1791E2B4EA58A7571ABC53335" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844194f14f7df6d29bc81cdb90d5a95f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13f4b1e4-0d4c-46e5-97b4-e54254471a98" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="1a328720-1792-4e87-b2a9-dbdb07f5995e" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="198dc2ee0fbe047e68fbb91046276b7c" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accountable" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Priority" minOccurs="0"/>
                 <xsd:element ref="ns3:_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:Responsible_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Phase_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -33771,79 +34414,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
-[...3 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
+    <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PM</Value>
       <Value>PDC</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
-    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
-    <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
+    <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067EC4DE1791E2B4EA58A7571ABC53335" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844194f14f7df6d29bc81cdb90d5a95f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13f4b1e4-0d4c-46e5-97b4-e54254471a98" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="1a328720-1792-4e87-b2a9-dbdb07f5995e" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="198dc2ee0fbe047e68fbb91046276b7c" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accountable" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Priority" minOccurs="0"/>
                 <xsd:element ref="ns3:_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:Responsible_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Phase_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
@@ -34107,201 +34763,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{837C13DF-C8E5-4F14-BE52-2E76470DD920}">
-[...18 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D0209B7-8581-4B54-85F0-67ABA2687107}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9261011C-6112-4F5B-9926-9E34B72760CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F0A4E28-1092-4DCC-AE78-D0600D7B6A61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2B6F3E8-775E-4113-A811-2735B9DA9BFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C13341B-B270-4EA2-99F7-85E3A1F82CB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{837C13DF-C8E5-4F14-BE52-2E76470DD920}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09403210-1C12-4DA7-A493-7679E15A5206}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2025</Words>
-  <Characters>12497</Characters>
+  <Words>2195</Words>
+  <Characters>12517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Roadworks Items Bid Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14494</CharactersWithSpaces>
+  <CharactersWithSpaces>14683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Roadworks Items Bid Form</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067EC4DE1791E2B4EA58A7571ABC53335</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>