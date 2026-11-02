--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -24,57 +24,55 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D0EFA46" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="00640642" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00640642">
         <w:t xml:space="preserve">Pavement Marking Specifications </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="00EC592C">
+      <w:r w:rsidR="00EC592C" w:rsidRPr="00640642">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A4461D" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="0038746F" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2322BBF3" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="0038746F" w:rsidRDefault="006247B9" w:rsidP="009F09A5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="006247B9" w:rsidRPr="0038746F" w:rsidSect="009F09A5">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
@@ -176,99 +174,119 @@
       </w:pPr>
       <w:r>
         <w:t>MMA</w:t>
       </w:r>
       <w:r w:rsidR="004E166E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E166E" w:rsidRPr="00FD5EF1">
         <w:t>Methyl Methacrylate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449D2D5E" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="00FD5EF1">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>MTO</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ontario Ministry of Transportation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE24923" w14:textId="591100DC" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="00FD5EF1">
+    <w:p w14:paraId="552A3608" w14:textId="77777777" w:rsidR="00501DE3" w:rsidRDefault="006247B9" w:rsidP="00501DE3">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>OPSS</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ontario Provincial Standard Specification</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4074F4BB" w14:textId="1787F0B6" w:rsidR="00501DE3" w:rsidRDefault="00501DE3" w:rsidP="00501DE3">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormalHalfIndent"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00685009">
+        <w:t>OTM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685009">
+        <w:tab/>
+        <w:t>Ontario Traffic Manual</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="701CA352" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="005B3862" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>General Requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Pavement Markings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B2784D" w14:textId="7F045862" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+    <w:p w14:paraId="15B2784D" w14:textId="6E6A4FE5" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItalics"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These general requirements apply to Items PM001 to </w:t>
       </w:r>
       <w:r w:rsidR="004A6007">
         <w:t>PM01</w:t>
       </w:r>
       <w:r w:rsidR="00D463A8">
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="00905E15">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00F75BEB">
-        <w:t xml:space="preserve"> and PM017</w:t>
+        <w:t xml:space="preserve"> PM017</w:t>
+      </w:r>
+      <w:r w:rsidR="00905E15">
+        <w:t xml:space="preserve"> and PM018</w:t>
       </w:r>
       <w:r w:rsidR="00CA2204">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0091780B">
         <w:t>as applicable</w:t>
       </w:r>
       <w:r w:rsidR="00CA2204">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and shall be read in conjunction with OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 710 (Nov 20</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:t>), OPSS</w:t>
       </w:r>
@@ -308,59 +326,65 @@
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002A26A2">
         <w:t>, OPSS.MUNI 1716 (Nov 2021)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 1750 (</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>Nov 202</w:t>
       </w:r>
       <w:r w:rsidR="00AE07FA">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAC3047" w14:textId="53F932D7" w:rsidR="00964AC7" w:rsidRDefault="00964AC7" w:rsidP="006247B9">
+    <w:p w14:paraId="2DAC3047" w14:textId="7F8800B8" w:rsidR="00964AC7" w:rsidRDefault="00964AC7" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItalics"/>
       </w:pPr>
       <w:r w:rsidRPr="00964AC7">
         <w:t>The following Standard Drawing is applicable to Items PM001 to PM012</w:t>
       </w:r>
+      <w:r w:rsidR="00905E15">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="002A26A2">
-        <w:t xml:space="preserve"> and PM017</w:t>
+        <w:t xml:space="preserve"> PM017</w:t>
+      </w:r>
+      <w:r w:rsidR="00905E15">
+        <w:t xml:space="preserve"> and PM018</w:t>
       </w:r>
       <w:r w:rsidR="00CA2204">
         <w:t>, as applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00964AC7">
         <w:t xml:space="preserve">: DS-400.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABDF105" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="00D4791E" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeadingHalfIndent"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4791E">
         <w:t>Scope of Work</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D43EDB" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
         <w:t>The Contractor shall</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
@@ -489,69 +513,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="61EDBDDC" w14:textId="5B98A47D" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
       </w:pPr>
       <w:r>
         <w:t>The Contractor shall use a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> self-propelled pavement marking unit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to perform the pavement marking work. The unit shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789983AD" w14:textId="09EB2FB2" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> capable of producing top quality markings, with true edges, free from waviness or variations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345D6D1F" w14:textId="7EA8B4A5" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">have a large sign with a checkerboard border mounted on </w:t>
       </w:r>
       <w:r>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> rear to advise motorists that line painting operations are in progress</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F30200A" w14:textId="680AF492" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
         <w:t>be equipped with a full complement of lights for safety</w:t>
       </w:r>
       <w:r w:rsidR="00E8771A">
         <w:t>; and</w:t>
@@ -803,95 +827,95 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> proof that the material</w:t>
       </w:r>
       <w:r>
         <w:t>s are</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> from an approved source under </w:t>
       </w:r>
       <w:r>
         <w:t>MTO’s</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> DSM and meet the requirements of the applicable OPSS referenced above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533EACBD" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="005B3862" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeadingHalfIndent"/>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
+        <w:lastRenderedPageBreak/>
         <w:t>Operations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2675B5C4" w14:textId="2C5C88BE" w:rsidR="006247B9" w:rsidRPr="005B3862" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve">ll pavement marking work </w:t>
       </w:r>
       <w:r>
         <w:t>shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> carried out in accordance with OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve"> 710</w:t>
       </w:r>
       <w:r w:rsidR="00FD5EF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and the following</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCAE84A" w14:textId="77777777" w:rsidR="006247B9" w:rsidRPr="005B3862" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
-        <w:lastRenderedPageBreak/>
         <w:t>Traffic control shall be maintained in accordance with the requirements of the Ontario Traffic Manual, Book 7. The Contractor shall ensure that freshly painted lines are not tracked or smeared by motorists.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3E0851" w14:textId="59583190" w:rsidR="006247B9" w:rsidRPr="005B3862" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormalHalfIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve">All work shall be carried out in compliance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="003E47F0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Occupational Health and Safety Act</w:t>
       </w:r>
       <w:r w:rsidRPr="005B3862">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
@@ -1855,80 +1879,95 @@
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F8D64C" w14:textId="2F56FA1C" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
       </w:pPr>
       <w:r>
         <w:t>Item PM007</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Permanent Durable Pavement Markings – Symbols</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEFE78D" w14:textId="527DDCE0" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItalics"/>
       </w:pPr>
       <w:r>
         <w:t>This Specification shall be read in conjunction with the General Requirements for Pavement Markings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A0FFBA" w14:textId="79307D97" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+    <w:p w14:paraId="06A0FFBA" w14:textId="1F908EDA" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This item is for symbols (i.e. arrows, crosses, bicycle, sharrows, etc.). </w:t>
+        <w:t xml:space="preserve">This item is for symbols (i.e. arrows, crosses, bicycle, sharrows, </w:t>
+      </w:r>
+      <w:r w:rsidR="009237D5">
+        <w:t xml:space="preserve">letters, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72777">
+        <w:t xml:space="preserve">numerals, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">etc.). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697F3C43" w14:textId="7430F693" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Symbols shall be white and shall be applied to the final surface course in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5137D14C" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65652D38" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+    <w:p w14:paraId="65652D38" w14:textId="1002CAA6" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
-        <w:t>Measurement for payment shall be a count of each symbol applied.</w:t>
+        <w:t>Measurement for payment shall be a count of each symbol applied</w:t>
+      </w:r>
+      <w:r w:rsidR="009237D5">
+        <w:t>, regardless of size</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7584AAA9" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35217F80" w14:textId="204E90B6" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296339DF" w14:textId="2573A78A" w:rsidR="0086367A" w:rsidRPr="0086367A" w:rsidRDefault="0086367A" w:rsidP="0086367A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="1800" w:hanging="1800"/>
@@ -2970,106 +3009,121 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1382B8B6" w14:textId="47EB4DE7" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
       </w:pPr>
       <w:r>
         <w:t>Item PM01</w:t>
       </w:r>
       <w:r w:rsidR="004A6007">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Interim Traffic Paint Pavement Markings – Symbols (Provisional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FF500A" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItalics"/>
       </w:pPr>
       <w:r>
         <w:t>The General Requirements for Pavement Markings shall apply to this item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245D05D7" w14:textId="6FCD6C1D" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+    <w:p w14:paraId="245D05D7" w14:textId="2D77934A" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
-        <w:t>This item is for the interim painting of symbols (i.e. arrows, crosses, bicycle, sharrows, etc.) with traffic paint in the event that the permanent durable pavement markings to be applied under Item PM00</w:t>
+        <w:t xml:space="preserve">This item is for the interim painting of symbols (i.e. arrows, crosses, bicycle, sharrows, </w:t>
+      </w:r>
+      <w:r w:rsidR="009237D5">
+        <w:t xml:space="preserve">letters, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72777">
+        <w:t xml:space="preserve">numerals, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>etc.) with traffic paint in the event that the permanent durable pavement markings to be applied under Item PM00</w:t>
       </w:r>
       <w:r w:rsidR="0086367A">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cannot be successfully applied due to unfavourable weather conditions, as determined by the </w:t>
       </w:r>
       <w:r w:rsidR="0095637C">
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB5C127" w14:textId="294038EF" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNBold"/>
       </w:pPr>
       <w:r>
         <w:t>Once the weather conditions are favourable, the Contractor shall replace the interim pavement markings with the permanent durable pavement markings to be applied under Item PM00</w:t>
       </w:r>
       <w:r w:rsidR="0086367A">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABFC9EA" w14:textId="18D56867" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>The interim pavement markings shall be white and shall be applied in the location(s) shown on the Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB1DA31" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240C6EE2" w14:textId="522D44B8" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+    <w:p w14:paraId="240C6EE2" w14:textId="33F3B672" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
-        <w:t>Measurement for payment shall be a count of each symbol applied.</w:t>
+        <w:t>Measurement for payment shall be a count of each symbol applied</w:t>
+      </w:r>
+      <w:r w:rsidR="009237D5">
+        <w:t>, regardless of size</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0688DB" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1346D517" w14:textId="23B2527A" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNBold"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008508D1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, </w:t>
       </w:r>
       <w:r>
@@ -3259,531 +3313,139 @@
     </w:p>
     <w:p w14:paraId="47E61C0F" w14:textId="73B0C6B4" w:rsidR="008F242C" w:rsidRPr="00D463A8" w:rsidRDefault="008F242C" w:rsidP="00D463A8">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="008F242C">
         <w:t xml:space="preserve">Measurement for payment shall be by the horizontal length in metres (m) of 15 cm wide lines, excluding gaps. Wider lines shall be measured in 15 cm equivalents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CF406B" w14:textId="77777777" w:rsidR="008F242C" w:rsidRPr="00D463A8" w:rsidRDefault="008F242C" w:rsidP="00D463A8">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r w:rsidRPr="00D463A8">
         <w:t xml:space="preserve">Basis of Payment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103FDF42" w14:textId="66E721F5" w:rsidR="008F242C" w:rsidRPr="00D463A8" w:rsidRDefault="008F242C" w:rsidP="00D463A8">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="008F242C">
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EA4E15" w14:textId="06266E14" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+    <w:p w14:paraId="353A8C20" w14:textId="082A2407" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidR="008F242C">
-        <w:t>PM013</w:t>
+        <w:t>PM014</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Permanent </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="27C2529F" w14:textId="658F449A" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+        <w:t>Pavement Markings – Obliterating</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221E8609" w14:textId="0E524873" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItalics"/>
       </w:pPr>
       <w:r>
         <w:t>This Specification shall be read in conjunction with OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 710 (Nov 20</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>21</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">). </w:t>
-[...41 lines deleted...]
-        <w:t>The Contractor shall provide pre-marking to establish the position of the permanent aggregate reinforced thermoplastic system in accordance with OPSS</w:t>
+        <w:t>) and OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 710.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="581A0AD2" w14:textId="34AE566A" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+        <w:t xml:space="preserve"> 1712 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61CA7">
+        <w:t>Nov 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56ED49A3" w14:textId="63128B35" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
-        <w:t>The Contractor shall ensure that all freshly applied panels are protected from being damaged by the travelling public, by the use of appropriate traffic control measures.</w:t>
-[...141 lines deleted...]
-        <w:t>The Contractor shall ensure that all aggregate reinforced thermoplastic system work is carried out in accordance with OPSS</w:t>
+        <w:t>Existing pavement markings that do not form part of the operational traffic lane arrangement for any interim stage of the Work or part of the final Contract layout shall be ground out and then blacked out using by applying two (2) coats of black paint in accordance with OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 710 and the following:</w:t>
-[...84 lines deleted...]
-        <w:t>Any workmanship that does not conform to the requirements of OPSS</w:t>
+        <w:t xml:space="preserve"> 710 and OPSS</w:t>
       </w:r>
       <w:r w:rsidR="00F61CA7">
         <w:t>.MUNI</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 710, as amended herein, shall be corrected at the Contractor’s expense.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59BB5614" w14:textId="69C97C53" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+        <w:t xml:space="preserve"> 1712 (Black-CGSB 1-GP-12C black 512-301).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682ED74A" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6806335B" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
-        <w:numPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="02E23216" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for payment shall be per metre (m) of pavement markings obliterated, based on a 10 cm width, horizontally measured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ED2577" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
-        <w:t>Measurement for Payment</w:t>
-[...123 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C3264A" w14:textId="66A8A8C0" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA0B97A" w14:textId="5D69FC24" w:rsidR="006247B9" w:rsidRPr="00875B29" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
       </w:pPr>
       <w:r w:rsidRPr="00875B29">
         <w:t xml:space="preserve">Item </w:t>
       </w:r>
       <w:r w:rsidR="008F242C">
         <w:t>PM015</w:t>
       </w:r>
       <w:r w:rsidRPr="00875B29">
         <w:tab/>
       </w:r>
       <w:r>
@@ -4004,71 +3666,71 @@
       <w:r>
         <w:t xml:space="preserve"> 1750.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436DF3F4" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C34A749" w14:textId="46D0F1D1" w:rsidR="006247B9" w:rsidRDefault="00D31394" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00D31394">
         <w:t>Measurement for payment shall be by the horizontal length in metres (m) of 15 cm wide lines, excluding gaps. Wider lines shall be measured in 15 cm equivalents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B029EF2" w14:textId="77777777" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E987477" w14:textId="5AA4F181" w:rsidR="006247B9" w:rsidRDefault="006247B9" w:rsidP="006247B9">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF9E9F3" w14:textId="58D9CB7F" w:rsidR="00713227" w:rsidRDefault="00713227" w:rsidP="00713227">
       <w:pPr>
         <w:pStyle w:val="TRNItemNo"/>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Item PM017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:tab/>
         <w:t>Water</w:t>
       </w:r>
       <w:r w:rsidR="002A26A2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>-B</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>orne</w:t>
       </w:r>
       <w:r w:rsidR="00B7563F">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -4080,52 +3742,52 @@
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pavement Markings </w:t>
       </w:r>
       <w:r w:rsidR="00FC0D99">
         <w:t>(All Applications)</w:t>
       </w:r>
       <w:r w:rsidR="00844FED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00844FED" w:rsidRPr="00844FED">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>[Microsurfacing Only]</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
       <w:r w:rsidR="00194309">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="459F2F6C" w14:textId="77777777" w:rsidR="00713227" w:rsidRPr="00400CA1" w:rsidRDefault="00713227" w:rsidP="00713227">
       <w:pPr>
         <w:pStyle w:val="TRNItalics"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400CA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This Specification shall be read in conjunction with the General Requirements for Pavement Markings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDE84B5" w14:textId="40F7B7F1" w:rsidR="00713227" w:rsidRDefault="00713227" w:rsidP="00713227">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
@@ -4470,65 +4132,261 @@
     </w:p>
     <w:p w14:paraId="37945C07" w14:textId="77777777" w:rsidR="00713227" w:rsidRDefault="00713227" w:rsidP="00713227">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Measurement for payment shall be by the horizontal length in metres (m) of 10 cm wide lines, excluding gaps. Wider lines shall be measured in 10 cm equivalents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519B4BCA" w14:textId="77777777" w:rsidR="00713227" w:rsidRDefault="00713227" w:rsidP="00713227">
       <w:pPr>
         <w:pStyle w:val="TRNHeading"/>
       </w:pPr>
       <w:r>
         <w:t>Basis of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB756A7" w14:textId="77777777" w:rsidR="00713227" w:rsidRDefault="00713227" w:rsidP="00713227">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
       <w:r>
         <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EA6670" w14:textId="77777777" w:rsidR="00713227" w:rsidRPr="00400CA1" w:rsidRDefault="00713227" w:rsidP="00851A48">
-[...8 lines deleted...]
-    <w:p w14:paraId="06496B79" w14:textId="77777777" w:rsidR="001D217F" w:rsidRDefault="001D217F" w:rsidP="006247B9">
+    <w:p w14:paraId="7B9F06DF" w14:textId="7C351C64" w:rsidR="00A035F5" w:rsidRPr="0086367A" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086367A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Item PM0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086367A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Permanent Durable Pavement Markings –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Shark Teeth Markings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED7940C" w14:textId="65B86670" w:rsidR="00A035F5" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNItalics"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This Specification shall be read in conjunction with the General Requirements for Pavement Markings</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00BBA">
+        <w:t xml:space="preserve"> and OTM Book 15 (Jun 2016)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634DA957" w14:textId="7C84B027" w:rsidR="00A035F5" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
       <w:pPr>
         <w:pStyle w:val="TRNNormal"/>
       </w:pPr>
-    </w:p>
-    <w:sectPr w:rsidR="001D217F" w:rsidSect="00542D23">
+      <w:r>
+        <w:t xml:space="preserve">This item is for </w:t>
+      </w:r>
+      <w:r w:rsidR="00501DE3">
+        <w:t>shark teeth</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> markings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35666777" w14:textId="7D043B8B" w:rsidR="00A035F5" w:rsidRDefault="00501DE3" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Shark teeth</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5" w:rsidRPr="0086367A">
+        <w:t xml:space="preserve"> markings shall be applied to the final surface course in the location</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5" w:rsidRPr="0086367A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5" w:rsidRPr="0086367A">
+        <w:t xml:space="preserve"> shown on the Drawings</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:t xml:space="preserve"> and in accordance with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OTM Book 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5" w:rsidRPr="0086367A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE50176" w14:textId="09835EAE" w:rsidR="00501DE3" w:rsidRDefault="00905E15" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Contractor shall p</w:t>
+      </w:r>
+      <w:r w:rsidR="00501DE3" w:rsidRPr="00501DE3">
+        <w:t>rovide yield-to-pedestrian line markings compris</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00BBA">
+        <w:t xml:space="preserve">ed of </w:t>
+      </w:r>
+      <w:r w:rsidR="00501DE3" w:rsidRPr="00501DE3">
+        <w:t xml:space="preserve">retroreflective white triangular pavement markings (shark teeth). Each triangle </w:t>
+      </w:r>
+      <w:r w:rsidR="004439B8">
+        <w:t xml:space="preserve">size shall be as </w:t>
+      </w:r>
+      <w:r w:rsidR="00501DE3" w:rsidRPr="00501DE3">
+        <w:t>detailed on the Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F579C89" w14:textId="77777777" w:rsidR="00A035F5" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Measurement for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1CF1D0" w14:textId="72845B92" w:rsidR="00A035F5" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Measurement for payment shall be a count of each </w:t>
+      </w:r>
+      <w:r w:rsidR="00501DE3">
+        <w:t>triangular marking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086367A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00501DE3">
+        <w:t>, regardless of size</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04757B54" w14:textId="77777777" w:rsidR="00A035F5" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNHeading"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A08F2ED" w14:textId="77777777" w:rsidR="00A035F5" w:rsidRDefault="00A035F5" w:rsidP="00A035F5">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Payment shall be made at the unit price and shall be full compensation for all labour, equipment and materials necessary to complete the work as specified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06496B79" w14:textId="6D5102F3" w:rsidR="001D217F" w:rsidRDefault="001D217F" w:rsidP="006247B9">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735D50B9" w14:textId="77777777" w:rsidR="00132C16" w:rsidRDefault="00132C16" w:rsidP="006247B9">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D94A8C0" w14:textId="77777777" w:rsidR="00132C16" w:rsidRDefault="00132C16" w:rsidP="006247B9">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D5C674" w14:textId="77777777" w:rsidR="00132C16" w:rsidRDefault="00132C16" w:rsidP="006247B9">
+      <w:pPr>
+        <w:pStyle w:val="TRNNormal"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00132C16" w:rsidSect="00542D23">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="810" w:header="720" w:footer="720" w:gutter="720"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Instructions" w:date="2024-08-13T13:43:00Z" w:initials="I">
     <w:p w14:paraId="7E37FFF9" w14:textId="77777777" w:rsidR="00D0766F" w:rsidRDefault="00EC592C" w:rsidP="00D0766F">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00D0766F">
@@ -4665,145 +4523,145 @@
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="6D4A7E4E" w15:done="0"/>
   <w15:commentEx w15:paraId="690FC725" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2A65E187" w16cex:dateUtc="2024-08-13T17:43:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1A7544C5" w16cex:dateUtc="2025-10-14T17:25:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="6D4A7E4E" w16cid:durableId="2A65E187"/>
   <w16cid:commentId w16cid:paraId="690FC725" w16cid:durableId="1A7544C5"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70ED47C0" w14:textId="77777777" w:rsidR="00C81285" w:rsidRDefault="00C81285">
+    <w:p w14:paraId="5B22C209" w14:textId="77777777" w:rsidR="00590AA6" w:rsidRDefault="00590AA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D0EB57D" w14:textId="77777777" w:rsidR="00C81285" w:rsidRDefault="00C81285">
+    <w:p w14:paraId="7F69E730" w14:textId="77777777" w:rsidR="00590AA6" w:rsidRDefault="00590AA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Schoolbook">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D90230E" w14:textId="77777777" w:rsidR="00C81285" w:rsidRDefault="00C81285">
+    <w:p w14:paraId="2C55EA26" w14:textId="77777777" w:rsidR="00590AA6" w:rsidRDefault="00590AA6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F5F9663" w14:textId="77777777" w:rsidR="00C81285" w:rsidRDefault="00C81285">
+    <w:p w14:paraId="054D5E06" w14:textId="77777777" w:rsidR="00590AA6" w:rsidRDefault="00590AA6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D1D2431" w14:textId="77777777" w:rsidR="00545819" w:rsidRPr="00C60A7B" w:rsidRDefault="00545819" w:rsidP="006247B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C60A7B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
@@ -9020,240 +8878,273 @@
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D217F"/>
+    <w:rsid w:val="0001476E"/>
     <w:rsid w:val="00017AC2"/>
     <w:rsid w:val="00025353"/>
     <w:rsid w:val="000623E6"/>
     <w:rsid w:val="00073FD1"/>
     <w:rsid w:val="00076FEB"/>
     <w:rsid w:val="00084772"/>
     <w:rsid w:val="000A0A73"/>
+    <w:rsid w:val="000A44FD"/>
     <w:rsid w:val="000B0C7F"/>
     <w:rsid w:val="000B174B"/>
     <w:rsid w:val="000B3385"/>
     <w:rsid w:val="000B5CE5"/>
     <w:rsid w:val="000D0394"/>
+    <w:rsid w:val="000E1010"/>
     <w:rsid w:val="000E3C11"/>
     <w:rsid w:val="000F3E58"/>
     <w:rsid w:val="000F5E56"/>
     <w:rsid w:val="000F64F1"/>
     <w:rsid w:val="000F7982"/>
+    <w:rsid w:val="0010440C"/>
+    <w:rsid w:val="00132C16"/>
     <w:rsid w:val="00133A7D"/>
     <w:rsid w:val="001347E8"/>
     <w:rsid w:val="00151740"/>
     <w:rsid w:val="00165791"/>
     <w:rsid w:val="00175B57"/>
     <w:rsid w:val="0017620F"/>
     <w:rsid w:val="00194309"/>
     <w:rsid w:val="001C0702"/>
     <w:rsid w:val="001D1F6B"/>
     <w:rsid w:val="001D217F"/>
     <w:rsid w:val="001F23CE"/>
     <w:rsid w:val="001F450B"/>
     <w:rsid w:val="001F660B"/>
     <w:rsid w:val="00213BA6"/>
     <w:rsid w:val="00221BAA"/>
     <w:rsid w:val="002329DC"/>
     <w:rsid w:val="00233C23"/>
     <w:rsid w:val="00247B3D"/>
     <w:rsid w:val="0025199B"/>
     <w:rsid w:val="0025594F"/>
     <w:rsid w:val="002A26A2"/>
     <w:rsid w:val="002A5CD7"/>
     <w:rsid w:val="0031307B"/>
     <w:rsid w:val="00317DD2"/>
     <w:rsid w:val="0032386E"/>
+    <w:rsid w:val="0033094E"/>
     <w:rsid w:val="00351B08"/>
+    <w:rsid w:val="00365516"/>
     <w:rsid w:val="00372CB4"/>
     <w:rsid w:val="003B0744"/>
     <w:rsid w:val="003B3948"/>
     <w:rsid w:val="003B4CB2"/>
     <w:rsid w:val="003B7BB5"/>
+    <w:rsid w:val="003C7051"/>
     <w:rsid w:val="003D6B59"/>
     <w:rsid w:val="003E19D8"/>
+    <w:rsid w:val="003E7451"/>
     <w:rsid w:val="003F2912"/>
     <w:rsid w:val="00404433"/>
     <w:rsid w:val="004057D5"/>
     <w:rsid w:val="00406D61"/>
     <w:rsid w:val="00406F45"/>
+    <w:rsid w:val="00415DC3"/>
     <w:rsid w:val="0042416B"/>
+    <w:rsid w:val="004439B8"/>
     <w:rsid w:val="00452D71"/>
     <w:rsid w:val="00496B54"/>
     <w:rsid w:val="004A03B8"/>
     <w:rsid w:val="004A2BF0"/>
     <w:rsid w:val="004A6007"/>
     <w:rsid w:val="004B04A2"/>
     <w:rsid w:val="004C23F7"/>
     <w:rsid w:val="004C61E2"/>
     <w:rsid w:val="004C718B"/>
     <w:rsid w:val="004D5615"/>
     <w:rsid w:val="004D65AE"/>
     <w:rsid w:val="004D7028"/>
     <w:rsid w:val="004E166E"/>
     <w:rsid w:val="004E391D"/>
     <w:rsid w:val="004F6B4D"/>
     <w:rsid w:val="005018BE"/>
+    <w:rsid w:val="00501DE3"/>
     <w:rsid w:val="00542767"/>
     <w:rsid w:val="00542D23"/>
     <w:rsid w:val="00545819"/>
     <w:rsid w:val="005528BE"/>
     <w:rsid w:val="00567366"/>
+    <w:rsid w:val="00590AA6"/>
     <w:rsid w:val="00595105"/>
     <w:rsid w:val="005A2805"/>
     <w:rsid w:val="005B057D"/>
     <w:rsid w:val="005B1D1D"/>
     <w:rsid w:val="005C3930"/>
+    <w:rsid w:val="005F4F7B"/>
     <w:rsid w:val="006221A0"/>
     <w:rsid w:val="006234A9"/>
     <w:rsid w:val="006247B9"/>
     <w:rsid w:val="00647E1D"/>
     <w:rsid w:val="006659AE"/>
     <w:rsid w:val="00686244"/>
     <w:rsid w:val="00687FB0"/>
     <w:rsid w:val="006A7414"/>
     <w:rsid w:val="006B58EA"/>
+    <w:rsid w:val="006B5D0C"/>
     <w:rsid w:val="006B634D"/>
     <w:rsid w:val="006F02CA"/>
     <w:rsid w:val="006F287A"/>
     <w:rsid w:val="007109DC"/>
     <w:rsid w:val="00713227"/>
     <w:rsid w:val="00735CCC"/>
     <w:rsid w:val="007557C3"/>
     <w:rsid w:val="007574AC"/>
+    <w:rsid w:val="007606E3"/>
     <w:rsid w:val="0079369B"/>
     <w:rsid w:val="007B3153"/>
     <w:rsid w:val="007D12BF"/>
     <w:rsid w:val="007D17C8"/>
     <w:rsid w:val="007F21CB"/>
     <w:rsid w:val="007F2FE9"/>
     <w:rsid w:val="007F72FC"/>
     <w:rsid w:val="007F7D39"/>
     <w:rsid w:val="00825096"/>
     <w:rsid w:val="00844FED"/>
     <w:rsid w:val="00845F9F"/>
     <w:rsid w:val="0084672E"/>
     <w:rsid w:val="00851A48"/>
     <w:rsid w:val="0086367A"/>
+    <w:rsid w:val="008638E5"/>
     <w:rsid w:val="008A5836"/>
     <w:rsid w:val="008D108B"/>
+    <w:rsid w:val="008E597D"/>
     <w:rsid w:val="008F242C"/>
+    <w:rsid w:val="00905E15"/>
     <w:rsid w:val="0091780B"/>
+    <w:rsid w:val="009237D5"/>
     <w:rsid w:val="00937EC3"/>
     <w:rsid w:val="009422C5"/>
     <w:rsid w:val="0095517D"/>
     <w:rsid w:val="00955FCE"/>
     <w:rsid w:val="0095637C"/>
     <w:rsid w:val="00964AC7"/>
     <w:rsid w:val="00984BAB"/>
     <w:rsid w:val="00985704"/>
     <w:rsid w:val="00994799"/>
     <w:rsid w:val="00995788"/>
     <w:rsid w:val="009A50EC"/>
     <w:rsid w:val="009A6DD3"/>
     <w:rsid w:val="009B628F"/>
     <w:rsid w:val="009B7227"/>
     <w:rsid w:val="009E4750"/>
     <w:rsid w:val="009E52DC"/>
     <w:rsid w:val="009F09A5"/>
+    <w:rsid w:val="00A00BBA"/>
+    <w:rsid w:val="00A035F5"/>
     <w:rsid w:val="00A15CE0"/>
+    <w:rsid w:val="00A228C4"/>
+    <w:rsid w:val="00A3409B"/>
     <w:rsid w:val="00A5392D"/>
+    <w:rsid w:val="00A72777"/>
     <w:rsid w:val="00A74E5F"/>
     <w:rsid w:val="00A84106"/>
     <w:rsid w:val="00A848FA"/>
     <w:rsid w:val="00AB56BB"/>
     <w:rsid w:val="00AB5CFE"/>
     <w:rsid w:val="00AB691F"/>
     <w:rsid w:val="00AC1710"/>
     <w:rsid w:val="00AC1ECE"/>
     <w:rsid w:val="00AE07FA"/>
+    <w:rsid w:val="00AE35F7"/>
     <w:rsid w:val="00B30021"/>
     <w:rsid w:val="00B33E06"/>
+    <w:rsid w:val="00B6518D"/>
     <w:rsid w:val="00B74839"/>
     <w:rsid w:val="00B7563F"/>
     <w:rsid w:val="00B920C8"/>
     <w:rsid w:val="00B926AD"/>
     <w:rsid w:val="00BD7AA2"/>
     <w:rsid w:val="00C12BE6"/>
     <w:rsid w:val="00C13725"/>
     <w:rsid w:val="00C21FB8"/>
     <w:rsid w:val="00C3730A"/>
     <w:rsid w:val="00C401BF"/>
     <w:rsid w:val="00C41FF3"/>
     <w:rsid w:val="00C81285"/>
     <w:rsid w:val="00C87720"/>
     <w:rsid w:val="00CA2204"/>
     <w:rsid w:val="00D01AA2"/>
     <w:rsid w:val="00D0766F"/>
     <w:rsid w:val="00D31394"/>
+    <w:rsid w:val="00D34DF7"/>
     <w:rsid w:val="00D463A8"/>
     <w:rsid w:val="00DD6B8A"/>
+    <w:rsid w:val="00DE0AA0"/>
     <w:rsid w:val="00E302EB"/>
     <w:rsid w:val="00E54B65"/>
     <w:rsid w:val="00E648A9"/>
+    <w:rsid w:val="00E80A02"/>
     <w:rsid w:val="00E8771A"/>
     <w:rsid w:val="00E95EBF"/>
     <w:rsid w:val="00EB45A4"/>
     <w:rsid w:val="00EC592C"/>
     <w:rsid w:val="00EE3645"/>
     <w:rsid w:val="00EE43BB"/>
     <w:rsid w:val="00EF029E"/>
     <w:rsid w:val="00F4799D"/>
     <w:rsid w:val="00F61CA7"/>
     <w:rsid w:val="00F75BEB"/>
     <w:rsid w:val="00F8068C"/>
     <w:rsid w:val="00F94A25"/>
     <w:rsid w:val="00F94A3A"/>
     <w:rsid w:val="00FA0059"/>
     <w:rsid w:val="00FA5370"/>
+    <w:rsid w:val="00FB6D09"/>
     <w:rsid w:val="00FC0D99"/>
     <w:rsid w:val="00FC713B"/>
     <w:rsid w:val="00FD0D82"/>
     <w:rsid w:val="00FD588B"/>
     <w:rsid w:val="00FD5EF1"/>
     <w:rsid w:val="00FF05CE"/>
+    <w:rsid w:val="00FF1DD3"/>
+    <w:rsid w:val="00FF261E"/>
     <w:rsid w:val="00FF47DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -10212,50 +10103,60 @@
     <w:rsid w:val="00317DD2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TRNSpecNormal">
     <w:name w:val="TRN Spec Normal"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D01AA2"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TRNAbbreviation">
+    <w:name w:val="TRN Abbreviation"/>
+    <w:basedOn w:val="TRNNormal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00501DE3"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+      <w:ind w:left="990" w:hanging="990"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="585380564">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1215627643">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10582,50 +10483,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010067EC4DE1791E2B4EA58A7571ABC53335" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e64b9587c3fada27fb38361cf2179e17">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13f4b1e4-0d4c-46e5-97b4-e54254471a98" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" xmlns:ns4="1a328720-1792-4e87-b2a9-dbdb07f5995e" xmlns:ns5="http://schemas.microsoft.com/sharepoint/v4" xmlns:ns6="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e9558456378ddcba2488b8245abfe32" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="">
     <xsd:import namespace="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:import namespace="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:import namespace="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Accountable" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Priority" minOccurs="0"/>
                 <xsd:element ref="ns3:_Version" minOccurs="0"/>
                 <xsd:element ref="ns2:Responsible_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Phase_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns5:IconOverlay" minOccurs="0"/>
@@ -10927,192 +10841,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UserGroup xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UserGroup>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PM</Value>
       <Value>PDC</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
     <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
     <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B91A6AC3-7015-43CA-BBEF-B6B78E41F1C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8947FE7-F0AD-4E3B-AFC7-7D3FF0C4BD04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D64722B-6CDD-4D41-9049-E9CA6C84CC97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4367136-4401-4ADA-B57C-E41A53B8E152}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>22269</Characters>
+  <Pages>14</Pages>
+  <Words>3457</Words>
+  <Characters>19705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pavement Marking Specifications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regional Municipality of York</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26123</CharactersWithSpaces>
+  <CharactersWithSpaces>23116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pavement Marking Specifications</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Author</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010067EC4DE1791E2B4EA58A7571ABC53335</vt:lpwstr>
   </property>
 </Properties>
 </file>