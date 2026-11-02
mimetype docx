--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -39,52 +39,55 @@
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pricing Tables</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00FA274B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6840A4EB" w14:textId="3096445E" w:rsidR="00FA274B" w:rsidRPr="00BC0E60" w:rsidRDefault="001B59AF" w:rsidP="00BC0E60">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="001B59AF">
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -114,51 +117,51 @@
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pavement Marking</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F68">
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Items</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9724" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1076"/>
         <w:gridCol w:w="2977"/>
-        <w:gridCol w:w="1844"/>
+        <w:gridCol w:w="1966"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C83FD5" w14:paraId="0CF2B92B" w14:textId="77777777" w:rsidTr="00ED2D55">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1303BBD7" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRPr="00BC0E60" w:rsidRDefault="005D1F19">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Item #</w:t>
             </w:r>
@@ -186,55 +189,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D050D40" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRPr="00BC0E60" w:rsidRDefault="005D1F19">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="1"/>
             <w:r w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Unit of Measurement</w:t>
             </w:r>
             <w:commentRangeEnd w:id="1"/>
-            <w:r w:rsidR="00FA274B">
+            <w:r w:rsidR="00BC7ECC" w:rsidRPr="00BC0E60">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25DA42E4" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRPr="00AC4A03" w:rsidRDefault="005D1F19">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4A03">
               <w:rPr>
                 <w:rStyle w:val="HeadlineTahoma20ptBold"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Estimated Quantity</w:t>
             </w:r>
@@ -1245,51 +1251,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>square metres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6B7F2958" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRPr="00AC4A03" w:rsidRDefault="00FA274B" w:rsidP="0038356E">
+          <w:p w14:paraId="6B7F2958" w14:textId="1F9D8DDE" w:rsidR="00FA274B" w:rsidRPr="00AC4A03" w:rsidRDefault="00FA274B" w:rsidP="0038356E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0862036B" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRPr="0059781F" w:rsidRDefault="00FA274B" w:rsidP="0038356E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -1747,195 +1753,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="62C1949E" w14:textId="77777777" w:rsidR="00CA78AF" w:rsidRPr="0059781F" w:rsidRDefault="00CA78AF" w:rsidP="0059781F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83FD5" w14:paraId="3561673E" w14:textId="77777777" w:rsidTr="00ED2D55">
-[...143 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C83FD5" w14:paraId="7424F964" w14:textId="77777777" w:rsidTr="00ED2D55">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="74C295CE" w14:textId="388DA6D2" w:rsidR="00FA274B" w:rsidRPr="0059781F" w:rsidRDefault="00CA78AF" w:rsidP="00CA78AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2903,177 +2764,321 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1076" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="285E79C1" w14:textId="0FFF8B7F" w:rsidR="00ED2D55" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
+              <w:t>PM017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B71ADB1" w14:textId="3D3B09D5" w:rsidR="00ED2D55" w:rsidRDefault="001F1F8E" w:rsidP="00ED2D55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water-Borne Traffic Paint </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2589F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pavement Markings – </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2D55">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Application 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="63212B34" w14:textId="55BD795E" w:rsidR="00ED2D55" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>metres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8343CF" w14:textId="77777777" w:rsidR="00ED2D55" w:rsidRPr="00AC4A03" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="68CD0E79" w14:textId="77777777" w:rsidR="00ED2D55" w:rsidRPr="0059781F" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB13397" w14:textId="77777777" w:rsidR="00ED2D55" w:rsidRPr="0059781F" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A4A4F" w14:paraId="38840A3D" w14:textId="77777777" w:rsidTr="00A34078">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1076" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="65EC6DA4" w14:textId="6F5DC7A1" w:rsidR="009A4A4F" w:rsidRDefault="009A4A4F" w:rsidP="009A4A4F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>PM017</w:t>
+              <w:t>PM018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B71ADB1" w14:textId="3D3B09D5" w:rsidR="00ED2D55" w:rsidRDefault="001F1F8E" w:rsidP="00ED2D55">
+          <w:p w14:paraId="3A372703" w14:textId="6CF732B4" w:rsidR="009A4A4F" w:rsidRDefault="009A4A4F" w:rsidP="009A4A4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00102CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanent Durable Pavement Markings – </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00F2589F">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Shark Teeth Markings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E07049" w14:textId="3908FB59" w:rsidR="009A4A4F" w:rsidRDefault="009A4A4F" w:rsidP="009A4A4F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-                <w:color w:val="000000"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="63212B34" w14:textId="55BD795E" w:rsidR="00ED2D55" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6D408452" w14:textId="77777777" w:rsidR="009A4A4F" w:rsidRPr="00AC4A03" w:rsidRDefault="009A4A4F" w:rsidP="009A4A4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...26 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="68CD0E79" w14:textId="77777777" w:rsidR="00ED2D55" w:rsidRPr="0059781F" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+          <w:p w14:paraId="5F213BE4" w14:textId="77777777" w:rsidR="009A4A4F" w:rsidRPr="0059781F" w:rsidRDefault="009A4A4F" w:rsidP="009A4A4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="1DB13397" w14:textId="77777777" w:rsidR="00ED2D55" w:rsidRPr="0059781F" w:rsidRDefault="00ED2D55" w:rsidP="00ED2D55">
+          <w:p w14:paraId="19038EA5" w14:textId="77777777" w:rsidR="009A4A4F" w:rsidRPr="0059781F" w:rsidRDefault="009A4A4F" w:rsidP="009A4A4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DAA74C9" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRDefault="00FA274B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="HeadlineTahoma20ptBold"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA274B" w:rsidSect="00F55CDD">
       <w:footerReference w:type="default" r:id="rId14"/>
@@ -3180,88 +3185,88 @@
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="0870D6A2" w15:done="0"/>
   <w15:commentEx w15:paraId="5BF0A2B3" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="2A65E119" w16cex:dateUtc="2024-08-13T17:41:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2A65E13D" w16cex:dateUtc="2024-08-13T17:42:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="0870D6A2" w16cid:durableId="2A65E119"/>
   <w16cid:commentId w16cid:paraId="5BF0A2B3" w16cid:durableId="2A65E13D"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E8B6BA" w14:textId="77777777" w:rsidR="00860AB2" w:rsidRDefault="005D1F19">
+    <w:p w14:paraId="23785A2D" w14:textId="77777777" w:rsidR="00BE0D6F" w:rsidRDefault="00BE0D6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B2117C" w14:textId="77777777" w:rsidR="00860AB2" w:rsidRDefault="005D1F19">
+    <w:p w14:paraId="2E3B0418" w14:textId="77777777" w:rsidR="00BE0D6F" w:rsidRDefault="00BE0D6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -3271,58 +3276,58 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="009B7B12" w14:textId="77777777" w:rsidR="00FA274B" w:rsidRDefault="00FA274B" w:rsidP="005F4483">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F4F022E" w14:textId="77777777" w:rsidR="00860AB2" w:rsidRDefault="005D1F19">
+    <w:p w14:paraId="1E5CD776" w14:textId="77777777" w:rsidR="00BE0D6F" w:rsidRDefault="00BE0D6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D7960AF" w14:textId="77777777" w:rsidR="00860AB2" w:rsidRDefault="005D1F19">
+    <w:p w14:paraId="4765900E" w14:textId="77777777" w:rsidR="00BE0D6F" w:rsidRDefault="00BE0D6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B3F42588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34C0A51C"/>
     <w:lvl w:ilvl="0" w:tplc="550402C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8868136">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -5255,128 +5260,141 @@
   <w:num w:numId="26" w16cid:durableId="1655984939">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="81535757">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1214659158">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="631062768">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Instructions">
     <w15:presenceInfo w15:providerId="None" w15:userId="Instructions"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="80"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C83FD5"/>
     <w:rsid w:val="000469A2"/>
     <w:rsid w:val="000B5063"/>
+    <w:rsid w:val="000B64F1"/>
     <w:rsid w:val="000E5261"/>
     <w:rsid w:val="00180280"/>
     <w:rsid w:val="0019105F"/>
     <w:rsid w:val="001A3CF4"/>
     <w:rsid w:val="001B59AF"/>
     <w:rsid w:val="001F1F8E"/>
     <w:rsid w:val="002A7E13"/>
     <w:rsid w:val="002E06D8"/>
     <w:rsid w:val="0034416F"/>
     <w:rsid w:val="00377F60"/>
     <w:rsid w:val="003869B2"/>
     <w:rsid w:val="003A5E8A"/>
     <w:rsid w:val="004774C4"/>
+    <w:rsid w:val="005940F2"/>
     <w:rsid w:val="005D1F19"/>
     <w:rsid w:val="00663583"/>
     <w:rsid w:val="00693A1A"/>
     <w:rsid w:val="006A02B9"/>
     <w:rsid w:val="006A508D"/>
     <w:rsid w:val="00707D9D"/>
     <w:rsid w:val="007104AD"/>
     <w:rsid w:val="00854D79"/>
     <w:rsid w:val="00860AB2"/>
+    <w:rsid w:val="0092124F"/>
     <w:rsid w:val="00977E5F"/>
     <w:rsid w:val="00981FDC"/>
     <w:rsid w:val="00985704"/>
     <w:rsid w:val="009926C4"/>
     <w:rsid w:val="009946F8"/>
+    <w:rsid w:val="009A0175"/>
+    <w:rsid w:val="009A4A4F"/>
+    <w:rsid w:val="009E7213"/>
     <w:rsid w:val="00A16157"/>
     <w:rsid w:val="00A240D7"/>
+    <w:rsid w:val="00A34078"/>
     <w:rsid w:val="00A459ED"/>
     <w:rsid w:val="00AC4A03"/>
     <w:rsid w:val="00AE1F4D"/>
     <w:rsid w:val="00B6006C"/>
     <w:rsid w:val="00B64B7A"/>
     <w:rsid w:val="00B85333"/>
+    <w:rsid w:val="00BC7ECC"/>
+    <w:rsid w:val="00BE0D6F"/>
     <w:rsid w:val="00C044B4"/>
     <w:rsid w:val="00C12C2A"/>
     <w:rsid w:val="00C83FD5"/>
     <w:rsid w:val="00CA78AF"/>
+    <w:rsid w:val="00D02623"/>
+    <w:rsid w:val="00D757AE"/>
+    <w:rsid w:val="00DE0AA0"/>
+    <w:rsid w:val="00E00BBA"/>
     <w:rsid w:val="00E6332F"/>
     <w:rsid w:val="00E95EBF"/>
     <w:rsid w:val="00ED2D55"/>
     <w:rsid w:val="00EE0E66"/>
     <w:rsid w:val="00F2589F"/>
     <w:rsid w:val="00F83C76"/>
     <w:rsid w:val="00F94A25"/>
     <w:rsid w:val="00F94A3A"/>
     <w:rsid w:val="00FA274B"/>
     <w:rsid w:val="00FB32D7"/>
     <w:rsid w:val="00FB7F68"/>
+    <w:rsid w:val="00FF261E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7062,174 +7080,167 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">1</_Version>
     <TaxCatchAll xmlns="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Responsible_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>PDC</Value>
       <Value>PM</Value>
       <Value>DT</Value>
     </Responsible_x0020_1>
     <Accountable xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>1</Value>
     </Accountable>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Phase_x0020_1 xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <Value>Phase 4 - Design</Value>
       <Value>Road Renewal</Value>
       <Value>Traffic Signal Illumination</Value>
       <Value>Bridges &amp; Culverts</Value>
     </Phase_x0020_1>
     <Document_x0020_Priority xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Priority>
     <Document_x0020_Type xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">1</Document_x0020_Type>
     <UserGroup xmlns="13f4b1e4-0d4c-46e5-97b4-e54254471a98">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UserGroup>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83EA4CCF-0E23-4217-BB31-89F776ACADA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="1a328720-1792-4e87-b2a9-dbdb07f5995e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF6A3F9-4EB1-4A66-A815-03D761FFB2AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32491F86-4511-4D80-8C96-D7BB6BA369AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32491F86-4511-4D80-8C96-D7BB6BA369AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFF6A3F9-4EB1-4A66-A815-03D761FFB2AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="8259c99d-56ab-4ad2-9a2d-f6e7a8f4b6ef"/>
+    <ds:schemaRef ds:uri="13f4b1e4-0d4c-46e5-97b4-e54254471a98"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>172</Words>
-  <Characters>1299</Characters>
+  <Words>219</Words>
+  <Characters>1250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pavement Marking Items Bid Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1469</CharactersWithSpaces>
+  <CharactersWithSpaces>1467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pavement Marking Items Bid Form</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010067EC4DE1791E2B4EA58A7571ABC53335</vt:lpwstr>
   </property>
 </Properties>